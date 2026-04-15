--- v1 (2026-02-04)
+++ v2 (2026-04-15)
@@ -10,1324 +10,1418 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1901" uniqueCount="720">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1973" uniqueCount="747">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>José Carlos, Cícero, Marquinho do Agro</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/321/scan2026-01-28_162648.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/321/scan2026-01-28_162648.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro a Vossa Excelência que seja apreciado e aprovado em plenário o presente REQUERIMENTO, com o objetivo de solicitar à Secretária Municipal de Saúde, Eleuza França de Melo, a adoção das seguintes medidas urgentes na rede municipal de saúde, visando melhorar a estrutura, a eficiência dos serviços e a qualidade do atendimento à população:_x000D_
 1.	Digitalização dos prontuários médicos e implantação de um sistema integrado de gerenciamento de saúde, garantindo maior agilidade, segurança e integração das informações;_x000D_
 2.	Instalação de infraestrutura de internet em todas as unidades de saúde e aquisição de equipamentos de informática adequados para modernização dos serviços;_x000D_
 3.	Aquisição de bebedouros em quantidade suficiente para atender pacientes e acompanhantes;_x000D_
 4.	Aquisição de cadeiras adequadas para a sala de espera da recepção, proporcionando maior conforto aos usuários;_x000D_
 5.	Instalação de ar-condicionado na sala de emergência, assegurando ambiente adequado para a</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cícero</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/322/scan2026-01-28_161232.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/322/scan2026-01-28_161232.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeremos a Vossas Excelências que seja apreciado e aprovado em Plenário o presente REQUERIMENTO, com o objetivo de solicitar à Secretaria Municipal de Educação que, em conjunto com o Poder Executivo Municipal, inicie as tratativas e celebre convênio com a Polícia Militar do Estado de Goiás para a implantação de uma Escola Cívico-Militar (ECIM) no município de São Miguel do Passa Quatro._x000D_
 JUSTIFICATIVA:_x000D_
 A educação é o alicerce mais sólido para o desenvolvimento de uma sociedade. Nesse contexto, o Programa Nacional das Escolas Cívico-Militares (ECIMs), desenvolvido em parceria com as Forças de Segurança, como a Polícia Militar do Estado de Goiás, tem se destacado por promover um ambiente de ensino que alia excelência acadêmica, disciplina, valores cívicos, éticos e morais, respeitando a gestão pedagógica e administrativa das redes de ensino._x000D_
 É um projeto que visa, acima de tudo, oferecer uma opção educacional de altíssimo nível para as famílias de São Miguel do P</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Josimar</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/323/scan2026-01-28_163634.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/323/scan2026-01-28_163634.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça a inclusão do adicional noturno na folha de pagamento dos vencimentos dos motoristas de ambulâncias e veículos da saúde que necessitam realizar serviços no período noturno.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Roselaine</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/</t>
   </si>
   <si>
     <t>A Vereadora, no uso de suas atribuições regimentais e amparados pelo Regimento Interno desta Casa de Leis, requerem a Vossa Excelência que seja convocada, para comparecer em sessão ordinária desta Câmara, a Senhora Eleuza França de Melo, Secretária Municipal de Saúde, a fim de prestar esclarecimentos detalhados sobre os seguintes temas de extrema relevância para a saúde pública do município:_x000D_
 Digitalização e Sistema de Gestão; Infraestrutura Tecnológica; Instalação de bebedouros; melhorias no Mobiliário da Recepção; Climatização da sala de Emergência; situação dos equipamentos de Esterilização como autoclave; situação do Gerador de Emergência; Acomodação para Profissionais motoristas e plantonistas; Qualidade da Alimentação Hospitalar; Reforma estrutural do Hospital Santo Antônio.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Heli</t>
   </si>
   <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/327/scan2026-02-10_145949.pdf</t>
+  </si>
+  <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando a inclusão do piso salarial na folha de pagamento dos vencimentos das mnitoras de creche.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Genivaldo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/328/scan2026-02-03_142748.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/328/scan2026-02-03_142748.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça a construção de uma faixa de pedestre elevada na avenida Alcides Pereira de Castro, de frente para o supermercado Basílio.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/330/scan2026-02-10_152528.pdf</t>
   </si>
   <si>
     <t>A Vereadora, no exercício de suas atribuições regimentais e amparada pelo Regimento Interno desta Casa de Leis, requer a Vossa Excelência que se dirija à Senhora Eleuza França de Melo, Secretária Municipal de Saúde, solicitando-lhe os devidos esclarecimentos, de forma pormenorizada, sobre a aplicação dos recursos públicos destinados à saúde do município no ano de 2025._x000D_
 •	Relatórios financeiros detalhados;_x000D_
 •	Execução de emendas parlamentares específicas;_x000D_
 •	Gestão financeira e de pessoal do setor;_x000D_
 •	Prestação de contas dos recursos recebidos e aplicados.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/331/scan2026-02-10_150739.pdf</t>
+  </si>
+  <si>
     <t>A Vereadora, no exercício de suas atribuições regimentais e amparada pelo Regimento Interno desta Casa de Leis, requer a Vossa Excelência que envie expediente a Secretária Eleuza França de Melo, solicitando providências urgentes quanto informatização, integração e digitalização dos prontuários, pois todos os equipamentos necessários já se encontram na secretaria faltando apenas a instalação dos mesmos.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/332/scan2026-02-10_150508.pdf</t>
+  </si>
+  <si>
     <t>A Vereadora, no exercício de suas atribuições regimentais e amparada pelo Regimento Interno desta Casa de Leis, requer a Vossa Excelência que envie expediente ao Excelentíssimo prefeito Gilmar Pereira de Souza solicitando melhorias como coberturas nos alimentadores dos animais de rua, pois neste período chuvoso a ração que é colocada fica exposta as chuvas ocorrendo o desperdício e consequentemente prejuízos aos cofres públicos.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/333/scan2026-02-10_151027.pdf</t>
+  </si>
+  <si>
     <t>A Vereadora, no exercício de suas atribuições regimentais e amparada pelo Regimento Interno desta Casa de Leis, requer a Vossa Excelência que se dirija ao Excelentíssimo Prefeito Gilmar Pereira de Souza, solicitando que seja designado um profissional fisioterapeuta para atender os internos do Centro de Convivência e Apoio. Justifica a solicitação pois já houve tal atendimento e que não mais está sendo realizado e, este serviço é fundamental para dar maior mobilidade e qualidade de vida aos internos daquela instituição.</t>
   </si>
   <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/334/scan2026-02-10_151458.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça a substituição de todas as lâmpadas queimadas na cidade._x000D_
+Justifica nossa solicitação, pois há inúmeras lâmpadas queimadas e em várias ruas por todos os setores residenciais e industriais o que torna as ruas escuras o que aumenta a insegurança dos cidadãos.</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/335/scan2026-02-10_151723.pdf</t>
+  </si>
+  <si>
+    <t>1.	Despesa Total: O valor total efetivamente gasto pelo Município (Prefeitura, autarquias, fundações e empresas públicas municipais) com as comemorações do aniversário._x000D_
+2.	Discriminação Detalhada: A planilha de custos completa, discriminando os gastos por:_x000D_
+o	Contratação de artistas, bandas e atrações (com nome, CNPJ/CPF e valor);_x000D_
+o	Locação de palco, som, iluminação e estrutura geral;_x000D_
+o	Decoração, sinalização e comunicação visual;_x000D_
+3.	Origem dos Recursos: A indicação das fontes de financiamento  e se houve utilização de emendas parlamentares, especificando os autores._x000D_
+4.	Processo: Cópia dos contratos firmados para a realização do evento, ou justificativa formal para a dispensa ou inexigibilidade de licitação.</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Guilherme</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/338/scan2026-03-09_170738.pdf</t>
+  </si>
+  <si>
+    <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que envie máquinas para recuperação da rua que margeia a rodovia GO 149 e liga o setor Pedro José de Aleluia ao Setor João Batista.</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando que faça a recuperação da estrada que sai da GO 139, na altura da “Casa Rosa” que dá acesso a região Mato Grande.</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Solicita ao Deputado Yssy Quinam a apresentação de Projeto de Lei na Assembleia Legislativa do Estado de Goiás para denominar “Manoel Paixão da Costa” o trecho da rodovia GO-219 inserido nos limites do Município de São Miguel do Passa Quatro.</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Os Vereadores que este subscreve, no uso de suas atribuições legais e regimentais, com fundamento no art. 110 do Regimento Interno, requer, após ouvido o soberano Plenário, seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal o presente REQUERIMENTO DE INFORMAÇÕES, solicitando que sejam prestadas, dentro do prazo legal, as seguintes informações:_x000D_
+1.	Qual é a situação atual do processo licitatório, a fase  se está concluído, qual o comerciante vencedor?_x000D_
+2.	Caso o processo ainda não tenha sido iniciado, qual a previsão da Administração Municipal para lançamento do edital visando à ocupação do espaço por um comerciante?</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, com fundamento no Regimento Interno, requer, após ouvido e aprovado o soberano Plenário, seja encaminhado ao Excelentíssimo Senhor Secretário Municipal de Administração o presente REQUERIMENTO DE INFORMAÇÕES, solicitando que sejam prestadas, dentro do prazo legal, as seguintes informações acerca da obra de reforma do Serviço de Convivência e Fortalecimento de Vínculos:_x000D_
+1.	Qual é o atual estágio da obra de reforma do Serviço de Convivência._x000D_
+2.	Qual o cronograma físico-financeiro inicialmente previsto para a reforma e se este está sendo cumprido?_x000D_
+3.	Enviar a esta Casa cópia do contrato firmado com a empresa responsável pela execução da obra, bem como dos empenhos e pagamentos realizados até o momento.</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>José Carlos</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/347/scan2026-04-06_163243.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas atribuições regimentais e com fundamento na Lei Orgânica Municipal e no Regimento Interno desta Casa, vem, respeitosamente, à presença de Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando as seguintes providências:_x000D_
+Aquisição e distribuição imediata dos EPIs eventualmente em falta ou com prazo de validade vencido, garantindo a todos os servidores profissionais que trabalham com instalação e manutenção elétrica.</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante a Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, REQUER, após ouvido o soberano Plenário, seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando que adote, com URGÊNCIA, providências junto à empresa contratada responsável pela execução das obras de construção da Praça Adão Meireles a retirada imediata de todos os blocos de meio-fio, pedaços de concreto e entulhos que se encontram espalhados pelas vias públicas no entorno da referida obra.</t>
+  </si>
+  <si>
     <t>181</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/181/scan2025-01-27_171837.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/181/scan2025-01-27_171837.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça a roçagem do mato nas ruas, calçadas e lotes baldios localizados no Setor São Braz.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/182/scan2025-01-27_171758.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/182/scan2025-01-27_171758.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça a revitalização da praça Adão Meireles. Justifica nossa solicitação pois é um local que necessita de melhorias do poder público para que as pessoas possam utilizar o local como área de lazer.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/185/req2025-02-03_152854.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/185/req2025-02-03_152854.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça reforma em geral,  e conclua a construção de dois banheiros públicos no estádio José Batista da Paixão.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/186/2025-02-04_142146.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/186/2025-02-04_142146.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça manutenção preventiva como troca de óleo, suspensão, faróis, e demais manutenções essenciais para o funcionamento correto dos veículos e para um melhor atendimento aos usuários.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>Guilherme</t>
-[...1 lines deleted...]
-  <si>
     <t>Dessa forma vem requerer do Excelentíssimo prefeito Gilmar Pereira de Souza que realize serviços de manutenção e conservação das ruas da cidade (tapa-buracos), pois estamos aproximando do período  final de chuvas intensas e  sendo necessário a realização deste serviço.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/188/scan2025-02-12_090451.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/188/scan2025-02-12_090451.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que encaminhe a esta casa justificativas sobre o não pagamento das emendas impositivas referentes ao ano de 2024.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/191/scan2025-02-12_084030.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/191/scan2025-02-12_084030.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando o envio a esta casa de Leis projeto de Lei concedendo aumento salarial aos técnicos e técnicas de enfermagem, vigias, motoristas e administrativos.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Marquinho do Agro</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/192/scan2025-02-12_083826.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/192/scan2025-02-12_083826.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que determine a instalação de placas de sinalização de trânsito deste a GO 139 até a escola Irmã Célia Cândida da Rocha na região do Passaquatinho. Solicita ainda a disposição de um contêiner de lixo na mesma escola de ensino fundamental.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/193/scan2025-02-12_083522.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/193/scan2025-02-12_083522.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que faça a instalação de um alambrado na academia ao ar livre localizada ao lado da UBS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/194/scan2025-02-24_133425.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/194/scan2025-02-24_133425.pdf</t>
   </si>
   <si>
     <t>Eu, Gilmar José da Costa, Vereador no exercício do meu mandato, venho, respeitosamente, por meio deste, solicitar a Vossa Excelência após apreciação e aprovação em Plenário de um projeto de construção de um acesso viário ao lado da rodovia que interliga os Setores Pedro José de Aleluia e João Batista._x000D_
 Justifico a presente solicitação com base nas seguintes razões:_x000D_
 1.	Necessidade de Segurança: O tráfego na rodovia tem aumentado significativamente, e a falta de um acesso adequado entre os dois setores tem gerado riscos à segurança dos moradores, que precisam andar pela rodovia para se deslocar._x000D_
 2.	Desenvolvimento Comunitário: O novo acesso contribuirá para o desenvolvimento socioeconômico dos setores, facilitando o transporte de pessoas, mercadorias e serviços, além de valorizar as propriedades locais._x000D_
 3.	Demanda da População: A comunidade dos setores Pedro José de Aleluia e João Batista tem manifestado, reiteradas vezes, a necessidade dessa obra, que trará benefícios diretos à qualidade</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/195/scan2025-02-24_133804.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/195/scan2025-02-24_133804.pdf</t>
   </si>
   <si>
     <t>Eu, Josimar Inácio dos Santos, Vereador no exercício do meu mandato, venho, respeitosamente, por meio deste, solicitar a Vossa Excelência a construção de uma passarela no Lago Municipal, visando atender às necessidades da população e promover melhorias no espaço público._x000D_
 _x000D_
 Justifico a presente solicitação com base nos seguintes motivos:_x000D_
 _x000D_
 Segurança e Acessibilidade: A construção de uma passarela no Lago Municipal proporcionará maior segurança aos frequentadores, especialmente crianças, idosos e pessoas com mobilidade reduzida, que atualmente enfrentam dificuldades para circular no local._x000D_
 _x000D_
 Valorização do Espaço Público: A passarela contribuirá para a valorização do Lago Municipal, tornando-o mais atrativo para moradores e visitantes, além de incentivar a prática de atividades físicas e de lazer._x000D_
 _x000D_
 Integração e Conectividade: A passarela permitirá a integração de diferentes áreas do lago, facilitando o acesso e melhorando a circulação de pessoas, o que ampliará o uso e o aproveitamento dess</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>Genivaldo, Guilherme</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/196/scan2025-02-24_133946.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/196/scan2025-02-24_133946.pdf</t>
   </si>
   <si>
     <t>Os vereadores Guilherme Calixto de Carvalho e Genivaldo Vicente da Costa, Vereadores no exercício dos mandatos, vimos, respeitosamente, por meio deste, submeter à apreciação e votação em Plenário o presente requerimento, solicitando ao Excelentíssimo Senhor Prefeito Municipal que interceda junto à GOINFRA (Agência Goiana de Infraestrutura e Transportes) para que sejam realizadas as seguintes ações no trecho de declive da descida da serra:</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/201/req2025-02-28_134344.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/201/req2025-02-28_134344.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que envie equipes especializada no terreno da construção da escola de seis salas e faça a roçagem do mato.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/202/req2025-02-28_134548.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/202/req2025-02-28_134548.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que envie uma equipe técnica e faça a recuperação das cacimbas dentro da propriedade do Sr. João Braz.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/203/req2025-02-28_134053.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/203/req2025-02-28_134053.pdf</t>
   </si>
   <si>
     <t>O Vereador no exercício do meu mandato, vem, respeitosamente, por meio deste, solicitar a Vossa Excelência após apreciação e aprovação em Plenário convidar o Sr. Secretário de Gestão, Planejamento e Finanças do Executivo o sr. Rodrigo Gregório da Costa Souza para prestar esclarecimentos acerca do não pagamento das emendas impositivas do Poder Legislativo, referentes ao exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>16</t>
-[...5 lines deleted...]
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/204/rq16.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/204/rq16.pdf</t>
   </si>
   <si>
     <t>Vereador José Carlos de Carvalho, vem, respeitosamente, REQUERER ao Excelentíssimo Senhor Prefeito Municipal Gilmar Pereira de Souza que envie à Câmara Municipal Projeto de Lei isentando do pagamento do Imposto Predial e Territorial Urbano (IPTU) os idosos que recebem até um salário mínimo e que possuam apenas um imóvel.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/205/scan2025-03-10_134622.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/205/scan2025-03-10_134622.pdf</t>
   </si>
   <si>
     <t>Vereador José Carlos de Carvalho, vem, respeitosamente, REQUERER ao Excelentíssimo Senhor Prefeito Municipal Gilmar Pereira de Souza que tome as providências necessárias para a criação da Guarda Municipal no âmbito do Município de São Miguel do Passa Quatro.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/206/scan2025-03-12_130810.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/206/scan2025-03-12_130810.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e conservação das estradas vicinais de toda a Região da Água Vemelha deste Município.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/207/scan2025-03-28_135011.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/207/scan2025-03-28_135011.pdf</t>
   </si>
   <si>
     <t>vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando que determine a praça como local de festas oficiais do município, pois na praça central concentra-se o maior número de comércios de alimentação e bebidas sendo que estes ficam prejudicados quando é realizado em outros locais, além de ser um ponto turístico e histórico de nossa cidade.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/208/scan2025-03-28_135319.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/208/scan2025-03-28_135319.pdf</t>
   </si>
   <si>
     <t>vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando que realize o pagamento do piso da categoria dos auxiliares de enfermagem.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/209/scan2025-03-28_132110.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/209/scan2025-03-28_132110.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência o envio de máquinas para a região do passa quatinho no sentido de realizar serviços de manutenção das estradas vicinais daquela região que necessita de escoamento da produção leiteira e de grãos além de transporte de alunos e as estradas estão precárias.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/210/scan2025-03-28_131646.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/210/scan2025-03-28_131646.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para realize pintura de faixa de pedestre na avenida da Alcides Pereira de Castro de frente o Supermercado Basílio e a Lotérica.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/211/scan2025-03-28_131330.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/211/scan2025-03-28_131330.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que determine o envio de máquinas na região do Passaquatinho e faça a recuperção da estrada Via Leste até o Pneu.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/212/scan2025-03-28_130958.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/212/scan2025-03-28_130958.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que determine o envio de máquinas na região do Passaquatinho e faça a recuperção da estrada que passa pela propriedade do Sr. Geraldo Martins até a proriedade do Sr. Edmar Júnior.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/213/scan2025-03-27_155602.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/213/scan2025-03-27_155602.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que determine o envio de máquinas na região do Passaquatinho e faça a recuperção da estrada que passa pela vendinha passando pela propriedade do Sr. Nestino até a chapada.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que faça o calçamento com bloquete sextavado de frente a escola Irmã Célia Candida da Rocha na região do Passaquatinho, é de suma importância a realização desta obra, pois no período de seca com o tráfego de veículos principalmente de veículos pesados dificulta muito o efetivo trabalho dos professores e alunos dentro da escola.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/215/scan2025-04-02_152700.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/215/scan2025-04-02_152700.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça a cosntrução de retornos em todas as ruas do setor João Batista que dão acesso a avenida Jair Cecílio Ceciliano.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/216/scan2025-04-02_152924.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/216/scan2025-04-02_152924.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça a cosntrução de calçadas na avenida Jair Cecílio Ceciliano que faz a ligação do setor João Batista ao Setor Primavera e construa uma rua que dá acesso aos setores João Batista e Pedro José de Aleluia.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência após apreciação e aprovação em Plenário enviar expediente ao prefeito municipal solicitando que faça a recuperação com cascalhamento da estrada que passa pela região do Buriti passando pela propriedade do Sr. Liu.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/218/scan2025-03-28_131921.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/218/scan2025-03-28_131921.pdf</t>
   </si>
   <si>
     <t>solicitar do prefeito o envio de equipe técnica para realizar a pintura do muro da escola e instalação de câmeras de vídeomonitoramento na escola municipal Célia Cândida da Rocha na região do Passaquatinho.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Marquinho do Agro, Guilherme</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/219/scan2025-03-27_153149.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/219/scan2025-03-27_153149.pdf</t>
   </si>
   <si>
     <t>solicitar do prefeito a informatização dos prontuários médicos e a digitalização das fichas de cadastro dos pacientes nas unidades de saúde do município.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/220/scan2025-04-02_152429.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/220/scan2025-04-02_152429.pdf</t>
   </si>
   <si>
     <t>requere do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando que faça a concessão de de titularidade aos servidores do município que tem direito ao benefício em seus vencimentos.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/222/scan2025-04-02_145926.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/222/scan2025-04-02_145926.pdf</t>
   </si>
   <si>
     <t>Solicita do prefeito que realize serviços de manutenção mecânica nos caminhões da coleta de lixo que é de suma importância sendo que é um serviço diário e inunterrupto portanto, a necessidade de manutenção é indispensável.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>requer do Excelentíssimo prefeito Gilmar Pereira de Souza que realize a revisão e promova as titularidades aos servidores da educação que possuem o direito.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/227/scan2025-04-23_150642.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/227/scan2025-04-23_150642.pdf</t>
   </si>
   <si>
     <t>Requer do Ilustríssimo Senhor Luciano Marçal de Bastos, gestor do Fundo de Previdência Municipal o envio a esta Casa de Leis do relatório financeiro previdenciário referente ao mês de março, contendo arrecadação, saldo em caixa, despesas administrativas, despesas previdenciárias e situação do pagamento das guias previdenciárias.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/228/scan2025-04-23_145206.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/228/scan2025-04-23_145206.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que faça a substituição dos bloquetes sextavados da rua Felipe da Costa por pavimentação asfáltica.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/229/scan2025-04-23_145530.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/229/scan2025-04-23_145530.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nos termos do  Regimento Interno da Câmara Municipal, que o prefeito municipal o Sr. Gilmar Pereira de souza encaminhe à esta Casa, para apreciação em Plenário, proposta visando a contratação de profissional especializado em Transtorno do Déficit de Atenção e Hiperatividade (TDAH), depressão, autismo e demais condições psiquiátricas, para atuação na rede municipal de saúde e educação.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/230/scan2025-04-23_151455.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/230/scan2025-04-23_151455.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando a contratação de um profissional especializado em mecânica pesada para atuar diretamente com a manutenção das máquinas do município.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/231/scan2025-04-23_150432.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/231/scan2025-04-23_150432.pdf</t>
   </si>
   <si>
     <t>O Vereador no exercício do meu mandato, vem, respeitosamente, por meio deste, solicitar a Vossa Excelência após apreciação e aprovação em Plenário enviar expediente ao prefeito municipal solicitando que faça a roçagem e limpeza das áreas públicas e lotes baldios.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/235/scan2025-04-23_150320.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/235/scan2025-04-23_150320.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que faça aquisição de 25 jogos de mesa com cadeiras para serem encamihados a escola Irmã Célia Cândida da Rocha na região do Passaquatinho.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que faça plantação de gramado no pátio da escola Irmã Célia Cândida da Rocha.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/237/scan2025-05-06_161745.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/237/scan2025-05-06_161745.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Gilmar Pereira a construção de uma boca de lobo na rua Rui Cecílio Ceciliano no setor Primavera.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/238/scan2025-05-06_162301.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/238/scan2025-05-06_162301.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência após apreciação e aprovação em Plenário enviar expediente ao prefeito municipal solicitando que faça uma boca de lobo na rua que passa pela residência do Sr. Feliciano.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/239/scan2025-05-06_162808.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/239/scan2025-05-06_162808.pdf</t>
   </si>
   <si>
     <t>O Vereador no exercício do meu mandato, vem, respeitosamente, por meio deste, solicitar a Vossa Excelência após apreciação e aprovação em Plenário enviar convite ao Secretário de Gestão, Planejamento e Finanças Rodrigo Gregório da Costa Souza a participar de Sessão desta Casa a tratar de assuntos de interesse do município, especificamente explicar como encontra a situação financeira referente a repasses do poder executivo com o fundo de previdência municipal; o andamento e execução do Programa Porteira Adentro e ainda explicações detalhadas sobre a recuperação das estradas vicinais municipais e condições gerais das máquinas pesadas e serviços.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/240/scan2025-05-06_152229.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/240/scan2025-05-06_152229.pdf</t>
   </si>
   <si>
     <t>Vereador José Carlos de Carvalho, vem, respeitosamente, REQUERER ao Excelentíssimo Senhor Prefeito Municipal Gilmar Pereira de Souza que seja feita desobstrução das calçadas da avenida Jair Cecílio Ceciliano que inicia-se na praça Santa Rita até a esquina com o ginásio de esportes.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/241/scan2025-05-06_152430.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/241/scan2025-05-06_152430.pdf</t>
   </si>
   <si>
     <t>Vereador José Carlos de Carvalho, vem, respeitosamente, REQUERER ao Excelentíssimo Senhor Prefeito Municipal Gilmar Pereira de Souza que seja feita pintura dos meio fios, pintura das árvores e demais manutenção de paisagismo por toda a extensão da avenida das Palmeiras.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/242/scan2025-05-08_151756.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/242/scan2025-05-08_151756.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que faça a instalação de caçambas nas saídas para os principais acessos da zona rural a cidade para que o produtor rural tenha um local definitivo para descartar o lixo.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/243/scan2025-05-08_151855.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/243/scan2025-05-08_151855.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando o envio de equipe para realizar a poda das árvores da praça de frente ao PETI.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/244/scan2025-05-08_152002.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/244/scan2025-05-08_152002.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nos termos do  Regimento Interno da Câmara Municipal, que o prefeito municipal o Sr. Gilmar Pereira de Souza que realize manutenção das estradas vicinais da região do Rio Preto e que ainda seja realizado serviços de sinalização horizontal na cidade de São Miguel do Passa Quatro.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/245/scan2025-05-08_152107.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/245/scan2025-05-08_152107.pdf</t>
   </si>
   <si>
     <t>Requer da Ilustríssima Senhora Terezinha de Jesus da Costa Souza, Secretária de Ação Social que contrate e designe equipe qualificada como psicólogo, assistente social para realizarem visitas técnicas as famílias cadastradas no CRAS, sempre que estas solicitarem ou receberem doações ou qualquer outro tipo de ajuda, visto que as famílias carecem de acompanhamentos destes profissionais para que as mesmas não fiquem desamparadas pelo poder público e possam receber um tratamento mais adequado e eficiente.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/248/scan2025-05-15_140613.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/248/scan2025-05-15_140613.pdf</t>
   </si>
   <si>
     <t>O Vereador no exercício do meu mandato, vem, respeitosamente, por meio deste, solicitar a Vossa Excelência após apreciação e aprovação em Plenário enviar expediente ao Excelentíssimo Prefeito Gilmar Pereira de Souza que designe máquinas para recuperação da estrada que inicia-se na GO 139 passa pela região do Mato Grande, na propriedade do Sr. César até a estrada que dá acesso a região do Matoso.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/249/scan2025-05-15_140750.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/249/scan2025-05-15_140750.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Gilmar Pereira de Souza que desenvolva projeto de trânsito a fim de adequar o trânsito de carretas, caminhões e o fluxo de veículos que virão curcular ou mesmo passar por nosso cidade visando dar maior fluidez no trânsito após a inauguração da GO219.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/250/scan2025-05-22_164607.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/250/scan2025-05-22_164607.pdf</t>
   </si>
   <si>
     <t>O Vereador Emerson Cícero Dias, membro desta Casa Legislativa, no exercício de suas atribuições constitucionais e regimentais, vem, respeitosamente, requerer ao prefeito Gilmar Pereira de Souza a adoção de medidas para a militarização das escolas da rede municipal de ensino</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/251/scan2025-06-05_155607.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/251/scan2025-06-05_155607.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza e do Diretor de Esportes Sr. Diego Jonathan que seja reimplantado as aulas de voleibol, masculino e feminino nas praças esportivas da cidade principalmente no ginásio e na quadra do setor Pedro.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/252/scan2025-06-05_154731.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/252/scan2025-06-05_154731.pdf</t>
   </si>
   <si>
     <t>O Vereador Guilherme Calixto de Carvalho, no exercício de seu mandato e amparado pelo Regimento Interno desta Casa Legislativa, requer, nos termos regimentais, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Gilmar Pereira de Souza, solicitando a aquisição de um ônibus completo para atender à demanda do transporte escolar, de projetos sociais.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/254/scan2025-06-05_155222.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/254/scan2025-06-05_155222.pdf</t>
   </si>
   <si>
     <t>Requer da do Excelentíssimo Presidente desta Casa que envie ofício ao Secretário de transportes Sr. Lacemar Souza convidando-o para comparecer a esta Casa de Leis conceder explicações sobre a pasta em que ocupa.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/255/scan2025-06-11_143623.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/255/scan2025-06-11_143623.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de São Miguel do Passa Quatro, que sejam realizados serviços de abertura de ruas e limpeza de lotes baldios no Setor João Batista de Oliveira Neto, visando à melhoria da infraestrutura, salubridade e segurança da localidade.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/256/scan2025-06-11_143053.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/256/scan2025-06-11_143053.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de São Miguel do Passa Quatro, que sejam realizadas obras de instalação de proteção (como guard-rail, meio-fio elevado ou sinalização de alerta) no trecho da Avenida Jair Cecílio Ceciliano em frente à residência da dona Laíde, a fim de prevenir acidentes devido ao degrau existente na via, que representa risco a motoristas distraídos ou desavisados.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/257/scan2025-06-11_143324.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/257/scan2025-06-11_143324.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de [Nome da Cidade], a imediata instalação de câmeras de segurança na UBS Irene Martins Canedo, localizada no Setor João Batista, bem como a informatização integral da unidade, visando à melhoria da segurança, eficiência no atendimento e modernização dos serviços de saúde prestados à população.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/258/scan2025-06-26_165524.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/258/scan2025-06-26_165524.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro a Vossa Excelência que, ouvidos os órgãos competentes, seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal Gilmar Pereira de Souza o presente requerimento, solicitando a instalação de sistema de videomonitoramento nas escolas municipais, visando à segurança de alunos, professores e servidores.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/260/scan2025-08-20_144521.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/260/scan2025-08-20_144521.pdf</t>
   </si>
   <si>
     <t>requerer ao prefeito Gilmar Pereira de Souza a canalização do rego d’água até a horta comunitária, e que também seja instalada um padrão de energia na referida horta para que seja implantado irrigação para melhor aproveitamento do uso da água.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/261/scan2025-08-20_143534.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/261/scan2025-08-20_143534.pdf</t>
   </si>
   <si>
     <t>Solicitação de Reconstrução do Coreto da Praça Sebastião Gonçalves da Silva_x000D_
 Diante da importância histórica, cultural e social do coreto da Praça Sebastião Gonçalves da Silva, requeremos ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Pereira de Souza, que sejam tomadas as providências necessárias para a reconstrução do referido coreto, a fim de preservar esse patrimônio público e garantir um espaço de convivência adequado para a população._x000D_
 Justifica-se o presente pleito pelo fato de que a praça é um local de grande movimentação e lazer para a comunidade, e a reconstrução do coreto contribuirá para:_x000D_
 1.	Valorização do patrimônio público;_x000D_
 2.	Melhoria da infraestrutura de lazer;_x000D_
 3.	Fomento às atividades culturais e sociais no município;_x000D_
 4.	Segurança e bem-estar dos frequentadores da praça.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/262/scan2025-08-18_155838.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/262/scan2025-08-18_155838.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de São Miguel do Passa Quatro, que sejam realizados serviços de abertura de retornos na avenida Jair Cecílio Ceciliano de frente a rua que dá acesso a creche municipal e, na avenida das Palmeiras de frente ao estádio municipal com o Pé na Areia.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/263/scan2025-08-18_160002.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/263/scan2025-08-18_160002.pdf</t>
   </si>
   <si>
     <t>enviar expediente ao Excelentíssimo Prefeito Gilmar Pereira de Souza que designe a recolocação de tartarugas de redução de velocidade de frente ao ginásio municipal e também próximo ao lanche do Vilson.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/264/scan2025-08-18_155452.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/264/scan2025-08-18_155452.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de São Miguel do Passa Quatro, a imediata recuperação com massa asfáltica das valas feitas pela empresa Saneago pelas ruas da cidade antes do período chuvoso.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/265/scan2025-08-18_155607.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/265/scan2025-08-18_155607.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de São Miguel do Passa Quatro, que envie equipe especializada em pintura a escola municipal Irmã Célia Cândida da Rocha na região do passa quartinho e realize a pintura do muro para identificação da escola.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de São Miguel do Passa Quatro, que envie equipe especializada em pintura a escola municipal Comecinho de Vida e realize a pintura do muro para identificação da escola.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Considerando a Lei de Diretrizes e Bases da Educação Nacional (Lei nº 9.394/1996), que estabelece em seu Art. 24, inciso I, a obrigatoriedade de 800 horas anuais distribuídas em, no mínimo, 200 dias letivos, e tendo em vista a necessidade de ampliação da jornada escolar para melhor qualidade do ensino, solicitamos ao Excelentíssimo Senhor Prefeito Gilmar Pereira de Souza e ao Secretário Municipal de Educação, Misael Paula Brandão, a regulamentação da carga horária de 1.000 horas anuais em 200 dias letivos, conforme já adotado por diversos municípios em cumprimento às metas do Plano Nacional de Educação (PNE - Lei nº 13.005/2014).</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>* Instalação de Monitoramento por Vídeo nas Escolas Municipais_x000D_
 Em atenção à segurança de alunos, professores e funcionários, e considerando o aumento de ocorrências de violência e vandalismo em unidades escolares, requeremos a instalação de sistemas de monitoramento por vídeo (câmeras de segurança) nas escolas da rede municipal, com acesso controlado pela Secretaria de Educação e órgãos competentes._x000D_
 Justificativa:_x000D_
 •	Prevenção de violência e atos ilícitos dentro do ambiente escolar;_x000D_
 •	Proteção ao patrimônio público contra depredações;_x000D_
 •	Garantia de um ambiente seguro para a comunidade escolar._x000D_
 Fundamentação Legal:_x000D_
 •	Lei nº 13.722/2018 (Lei Lucas) – Dispõe sobre a obrigatoriedade de medidas de segurança em escolas._x000D_
 •	Estatuto da Criança e do Adolescente (ECA – Lei nº 8.069/1990) – Art. 53 (direito à educação em ambiente seguro).</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/269/scan2025-08-20_142932.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/269/scan2025-08-20_142932.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza que encaminhe caminhão pipa para molhar a estrada com frequencia em frente a escola municipal Irmã Célia Cândida da Rocha, pois a escola fica margeada por estrada com intenso trânsito de veículos gerando muita poeira dentro da escola o que atrapalha inclusive o bom andamento das aulas.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/270/scan2025-08-20_143850.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/270/scan2025-08-20_143850.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza que encaminhe máquinas e equipes especializadas a fim de recuperar as estradas vicinais da região da Água vermelha passando pela propriedade do sr. Cacildo.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/271/scan2025-09-01_145335.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/271/scan2025-09-01_145335.pdf</t>
   </si>
   <si>
     <t>Vem, respeitosamente, perante Vossa Excelência, REQUERER, nos termos regimentais, que seja encaminhado ofício ao Senhor Prefeito Municipal, solicitando, com a máxima urgência, a pintura de refletivos nos quebra-molas e a implantaçãode faixa de pedestre em frente ao Supermercado Basílio, localizado na Avenida Alcides Pereira de Castro, nesta cidade.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/272/scan2025-08-20_144141.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/272/scan2025-08-20_144141.pdf</t>
   </si>
   <si>
     <t>Vem, respeitosamente, perante Vossa Excelência, REQUERER, nos termos regimentais, que seja encaminhado ofício ao Senhor Prefeito Municipal, solicitando, com a máxima urgência, que envie a esta Casa de Leis relatório com prestação de contas sobre distribuição de cestas básicas e critérios para distribuição.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/274/scan2025-09-01_151201.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/274/scan2025-09-01_151201.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de São Miguel do Passa Quatro, que realize serviços de infraestrutura na rua Horácio Cecílio Ceciliano como pavimentação e canalização das águas das chuvas.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/275/scan2025-09-01_150705.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/275/scan2025-09-01_150705.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de São Miguel do Passa Quatro, que seja realizado serviços de construção dos meios-fio nas ruas do setor Pedro José de Aleluia e que seja realizada a retirada de um poste instalado no meio de uma rua próximo a oficina do Pedro Neto.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Eu, Emerson Cícero Dias, Vereador desta Casa Legislativa, no uso de minhas atribuições legais, venho requerer a Vossa Excelência que seja incluído em pauta na próxima Sessão Ordinária o seguinte pedido:_x000D_
 Solicitação de instalação de dois pontos de acesso a Internet sendo um na UBS Irene Martins e também e outro na UBS Marta Caetano.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/280/scan2025-09-17_162902.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/280/scan2025-09-17_162902.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de São Miguel do Passa Quatro, que seja realizada instalação de tachão refletivo na rua 11 em frente a UBS do Setor João Batista de Oliveira Neto, justifica tal solicitação pois é um local onde circula grande número de pessoas e os veículos estão trafegando em alta velocidade pelo local e a instalação do redutor de velocidade irá diminuir os riscos de acidentes.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/281/scan2025-09-17_162722.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/281/scan2025-09-17_162722.pdf</t>
   </si>
   <si>
     <t>* Realização junto a Diretoria de Esporte um torneio de truco na modalidade ponto a cima.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Genivaldo, Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/282/scan2025-09-30_152704.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/282/scan2025-09-30_152704.pdf</t>
   </si>
   <si>
     <t>No intuito de exercer a prerrogativa parlamentar de exercer a fiscalização das contas públicas locais, requer do Excelentíssimo Prefeito Municipal, Gilmar Pereira de Souza, que envie a esta casa legislativa, relatório do mês de maio de 2024 até a data deste requerimento, a quantidade de veículos e máquinas da Prefeitura Local que foram abastecidos por postos de combustíveis nos quais a Prefeitura tem contrato, devendo também ser enviado o extrato detalhado de todos os valores de cada abastecimento e indicando o veículo e número do seu patrimônio que recebeu o abastecimento._x000D_
 Dado a relevância da matéria, a urgência da medida pleiteada e o incontestável interesse público, esperamos o pronto atendimento do presente pedido, pela autoridade requerida._x000D_
  _x000D_
 A ausência de resposta dos requerimentos feitos por Parlamentares desta Câmara poderá acarretar crime de responsabilidade descrito no artigo 11 da Lei 8.429/92 (Lei de Improbidade Administrativa), bem como infração político-administrativa...</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/284/scan2025-09-30_150656.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/284/scan2025-09-30_150656.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza que encaminhe equipe especializada para realizar serviços de limpeza na rua João de Barro, incluindo retirada de carro velho o que possibilita a criação e proliferação do mosquito da dengue pela cidade.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Solicita do prefeito municipal senhor Gilmar Pereira de Souza, que faça recuperação das vias pavimentadas da cidade onde a empresa Saneago realizou serviços em suas tubulações deixando as ruas esburacadas, podendo inclusive provocar acidentes por falta de sinalização adequada nos diversos pontos de intervenção realizados pela Saneago.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Roselaine, Cícero, Genivaldo, Gilmar, Guilherme, Heli, José Carlos, Josimar, Marquinho do Agro</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/286/scan2025-10-10_163018.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/286/scan2025-10-10_163018.pdf</t>
   </si>
   <si>
     <t>Subscrevem o presente reuerimento os vereadores abaixo identificados e como devido respeito, solictiam a Vossa Excelência que ouvos os setores técnicos competentes, se assim entender cabível, seja encaminhado aos órgaos competentes do poder Executivo o pedido de transferência do local de plantão das equipes de ambulância para as dependências da unidade Básica de Saúde (UBS) do setor João Batista.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>O Vereador inscrito no quadro desta Casa Legislativa, no pleno exercício de seu mandato e no uso de suas atribuições legais, vem respeitosamente perante Vossa Excelência SOLICITAR a imediata SUBSTITUIÇÃO DE UM POSTE DE ILUMINAÇÃO localizado no Estádio Municipal José Batista da Paixão._x000D_
 Conforme verificado in loco e mediante relatos de munícipes, o referido poste encontra-se quebrado e em estado de deterioração avançado, apresentando sério risco de desabamento._x000D_
 O referido poste é essencial para a segurança e utilização do espaço pela comunidade, especialmente em eventos e para a prática esportiva noturna, constitui um perigo iminente para a integridade física de todos os frequentadores do estádio, incluindo atletas, espectadores e transeuntes._x000D_
 Diante do exposto e considerando a obrigação do Poder Público de zelar pela segurança e pela manutenção dos equipamentos públicos, peço a Vossa Excelência que determine aos órgãos competentes, preferencialmente à Secretaria M</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/288/scan2025-10-15_082439.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/288/scan2025-10-15_082439.pdf</t>
   </si>
   <si>
     <t>O Vereador inscrito no quadro desta Casa Legislativa, no pleno exercício de seu mandato e no uso de suas atribuições legais, vem respeitosamente perante Vossa Excelência  SOLICITAR a REALIZAÇÃO DE MANUTENÇÃO URGENTE NO CAMINHÃO PRENSA pertencente à frota municipal._x000D_
 Conforme é de conhecimento desta Casa e da Administração Pública, o caminhão prensa é um equipamento de suma importância para o sistema de limpeza pública e coleta de resíduos sólidos do município. A sua constante e adequada operação é fundamental para a otimização de recursos, a preservação do meio ambiente e, sobretudo, para a manutenção da salubridade pública, evitando o acúmulo de lixo e consequentes problemas de saúde para a população.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/289/scan2025-10-15_082759.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/289/scan2025-10-15_082759.pdf</t>
   </si>
   <si>
     <t>O Vereador inscrito no quadro desta Casa Legislativa, no pleno exercício de seu mandato e no uso de suas atribuições legais, vem respeitosamente perante Vossa Excelência SOLICITAR providências no seguinte sentido:_x000D_
 1.	Que seja instalada uma placa de advertência, com os dizeres "PROIBIDO JOGAR LIXO - Sujeito a Multa", na margem da rodovia nas entradas principais da cidade, locais de acesso frequente e visibilidade, onde historicamente se verifica o descarte irregular de resíduos._x000D_
 2.	Que seja intensificada a fiscalização, por meio da Secretaria do Meio ambiente a fim de coibir esta prática danosa._x000D_
 Justificativa:_x000D_
 A entrada de uma cidade é o "catão postal". O descarte irregular de lixo e entulho às margens da rodovia, além de gerar uma péssima imagem para o município perante visitantes, constitui um grave problema de saúde pública, meio ambiente e infraestrutura._x000D_
 Esta prática criminosa provoca a poluição do solo e de recursos hídricos, atrai animais peçonhentos e vetores de doenças, contrib</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/290/scan2025-10-15_083033.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/290/scan2025-10-15_083033.pdf</t>
   </si>
   <si>
     <t>O Vereador por esta Casa Legislativa, no pleno exercício de suas atribuições regimentais, VEM REQUERER junto ao Poder Executivo Municipal, que  sejam SUBSTITUÍDAS AS LÂMPADAS QUEIMADAS na iluminação pública ao longo de toda a extensão da Avenida Dupla que se inicia na Praça Santa Rita e se estende até a conexão com a GO-139 passando pelo setores Guarujá, Primavera e João Batista.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/291/scan2025-10-15_081018.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/291/scan2025-10-15_081018.pdf</t>
   </si>
   <si>
     <t>Requeremos que seja oficialmente solicitado ao Poder Executivo Municipal, por intermédio de ofício, as seguintes informações:_x000D_
 1.	O nome completo ou razão social da empresa, consórcio ou entidade contratada para a realização de auditoria/auditoria independente nas contas do Município, referente ao exercício de 2024 e 2025._x000D_
 2.	Uma cópia integral do instrumento contratual  celebrado entre a Prefeitura Municipal e a referida empresa, com todos os seus anexos._x000D_
 3.	O valor total do contrato, o objeto específico dos serviços e o detalhamento de todas as despesas correlatas, incluindo empenhos, liquidações e pagamentos efetuados até a presente data.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/292/scan2025-11-05_094250.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/292/scan2025-11-05_094250.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que envie equipe técnica para substituição de lâmpadas queimadas no setor Alzira, pois no bairro há inúmeras lâmpadas queimadas tornando as ruas totalmente escuras e consequentemente mais perigosas.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/293/scan2025-11-05_094506.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/293/scan2025-11-05_094506.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que determine a substituição dos bancos quebrados da praça Sebastião Gonçalves da Silva. Sendo a praça o principal ponto turístico da cidade, local de grande visitação e não pode permanecer com os bancos quebrados pois servem de assentos para as pessoas que por ali passam e desejam utilizar dos bancos para um breve descanso.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/294/scan2025-11-05_094650.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/294/scan2025-11-05_094650.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados, no uso de suas atribuições legais e regimentais, vêm respeitosamente requerer, após ouvido o Plenário, que seja oficiado ao Chefe do Poder Executivo Municipal, Senhor Gilmar Pereira de Souza, para que informe e comprove o cumprimento integral da Emenda à Lei Orgânica nº 01/2025, especialmente quanto aos seguintes pontos:_x000D_
 1.	A criação das contas bancárias exclusivas destinadas ao depósito e movimentação dos valores correspondentes às emendas parlamentares, nos termos do § 8º do art. 132-A da Lei Orgânica Municipal;_x000D_
 _x000D_
 2.	A indicação e envio ao Poder Legislativo das informações das contas abertas, especificando:_x000D_
 o	Banco, agência e número de cada conta;_x000D_
 o	Emenda a que se vincula;_x000D_
 o	Data de abertura e saldo atual;_x000D_
 _x000D_
 3.	A publicação bimestral, no site eletrônico oficial do Município, dos relatórios de execução das emendas parlamentares, conforme determina o § 7º do mesmo artigo;_x000D_
 _x000D_
 4.	O cronograma de execução das emendas, indicando valores empenhados, pagos e etapa</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/295/scan2025-11-05_093944.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/295/scan2025-11-05_093944.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, no uso de suas atribuições legais e regimentais, vêm respeitosamente requerer, após ouvido o Plenário, que seja realizado a manutenção e recuperação da rua Miguel Gregório de Souza no Residencial Tobias.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>O vereador infra-assinado, no uso de suas atribuições legais e regimentais, vêm respeitosamente requerer, após ouvido o Plenário, que seja oficiado ao Chefe do Poder Executivo Municipal, Senhor Gilmar Pereira de Souza, para que faça a instalação de redutor de velocidade na rua 09 no setor João Batista em frente a praça Olívia vieira Machado.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>O vereador infra-assinado, no uso de suas atribuições legais e regimentais, vêm respeitosamente requerer, após ouvido o Plenário, que seja oficiado ao Chefe do Poder Executivo Municipal, Senhor Gilmar Pereira de Souza, para que realize serviços de limpeza do rego d’agua que abastece a horta municipal e ainda que seja realizado serviço de tapa buraco e manutenção da rua que dá acesso a referida horta municipal.</t>
   </si>
   <si>
     <t>300</t>
   </si>
@@ -1362,157 +1456,157 @@
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Convocação do Senhor RODRIGO GREGORIO DA COSTA SOUZA, Secretário Municipal de Gestão, Planejamento e Finanças, para, na forma do Art. 161 do Regimento Interno, comparecer perante o Plenário desta Câmara Municipal na Sessão Ordinária do dia 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Que o Plenário desta Casa Legislativa APROVE o presente requerimento, no sentido de:_x000D_
 1. Solicitar formalmente ao PODER EXECUTIVO MUNICIPAL que adote as providências necessárias e urgentes para o PAGAMENTO INTEGRAL do PISO SALARIAL NACIONAL DO MAGISTÉRIO, conforme Lei Federal nº 11.738/2008, relativo ao percentual de 22,01% que se encontra em atraso;_x000D_
 2. Ou, alternativamente, que convoque de imediato os representantes legítimos da categoria dos profissionais do magistério público municipal para a abertura de MESA DE NEGOCIAÇÕES, com o objetivo de estabelecer um cronograma de pagamento exequível e transparente para a referida dívida salarial, findando a atual situação de conflito e insegurança jurídica.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/305/scan2025-11-17_100644.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/305/scan2025-11-17_100644.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando para concluir a abertura e pavimentação de ruasno setor João Batista, principalmente na quadra ao lado da praça Olívia.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/306/scan2025-11-17_102559.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/306/scan2025-11-17_102559.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando que faça a construção de uma cabine de rádio para transmissão de jogos no estádio José Batista da Paixão.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/307/scan2025-11-17_103641.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/307/scan2025-11-17_103641.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, que junto a empresa concessionária de energia, Equatorial, que faça a instalação de um poste de sustenção de rede elétrica de frente a residência da senhora Alzira.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/308/scan2025-11-17_103641.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/308/scan2025-11-17_103641.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza,  que interceda junto a Goinfra e faça obras de estreitamento do canteiro central da avenida das Palmeiras e alargando as ruas para dar maior espaço e fluidez no trânsito.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/309/scan2025-11-19_152549.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/309/scan2025-11-19_152549.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, no exercício regular de suas atribuições legais e regimentais, com fundamento no Regimento Interno desta Casa de Leis, VEM REQUERER a Vossa Excelência que seja incluído em Ordem do Dia, para apreciação e votação em plenário, o seguinte pedido:_x000D_
 Seja construído um quiosque com banheiro na orla do lago municipal Diego Fagundes.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/310/scan2025-11-19_152858.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/310/scan2025-11-19_152858.pdf</t>
   </si>
   <si>
     <t>Os abaixo-assinados, Vereadores desta Casa Legislativa, no pleno exercício de seus direitos e atribuições, com fundamento no Regimento Interno desta Câmara Municipal e da Lei Orgânica do Município, VEM, RESPEITOSAMENTE, REQUERER a Vossa Excelência que, se houver acatamento por parte deste Plenário, seja encaminhado este pedido ao Senhor Prefeito Municipal, solicitando as seguintes informações acerca das medidas que estão sendo tomadas para mitigar a crise hídrica que afeta o nosso município:_x000D_
 1.	Relatório das ações emergenciais e de médio/longo prazo já implementadas pela administração municipal para enfrentar a escassez de água._x000D_
 2.	Informações sobre a situação atual dos mananciais que abastecem o município._x000D_
 3.	Esclarecimentos sobre campanhas de conscientização ao uso racional da água, suas abrangências e investimentos._x000D_
 4.	Informações sobre investimentos em obras de infraestrutura para ampliação e reparo da rede de abastecimento da cidade, como construção de novos poços, estações de tra</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Solicitando do Excelentíssimo Prefeito a formalização e regulamentação da planilha de cobrança para os serviços de máquinas e implementos rurais prestados no âmbito do Programa "Porteira Adentro"._x000D_
 A padronização dos valores é de fundamental importância para garantir transparência, equidade e segurança jurídica tanto para os produtores rurais quanto para o Poder Público Municipal.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, no exercício regular de suas atribuições legais e regimentais, com fundamento no Regimento Interno desta Casa de Leis, VEM REQUERER à Mesa Diretora que, após as formalidades regimentais, seja submetido ao Plenário a solicitação de informações ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Pereira._x000D_
 OBJETO: Solicitação de envio à Câmara Municipal de informações detalhadas sobre os valores financeiros repassados como transferência direta, ou qualquer valor referente a convênio, pela Prefeitura Municipal ao Centro de Convivência e Apoio (CCA), instituição que atende à população idosa deste município, referentes ao exercício de 2025.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_096.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_096.pdf</t>
   </si>
   <si>
     <t>Requer do prefeito que faça instalação de um redutor de velocidade e construa um bueiro na rua Geraldo Antônio Reginaldo no setor Pedro José de Aleluia.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/136/req97.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/136/req97.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal Gilmar Pereira de Souza que faça a manutenção de um trecho da estrada vicinal na região da água vermelha nas proximidades da propriedade da senhora Maria Onofra.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Lucas Tikin</t>
   </si>
   <si>
     <t>Solicita do Excelentíssimo Prefeito Gilmar Pereira de Souza que realize a instalação de lixeiras ao redor do alambrado do estádio municipal José Batista da Paixão.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Solicita a substituição dos colchões e camas hospitalares do hospital municipal Santo Antônio de Pádua.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Oneide</t>
   </si>
@@ -1689,637 +1783,637 @@
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Solicita do prefeito Gilmar Pereira de Souza que reative a quadra de vôlei de arei dentro do Lajeado.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Obras e Serviços que seja construída bacias de contenção da enxurrada que desde pela GO 219, saída para Egerineu Teixeira e leva sedimentos como cascalho para dentro da GO139 na altura do trevo, solicitamos também que seja realizado uma limpeza da pista do trevo que está cheia de cascalho e no local já ocorreu acidentes com motociclista.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Fábio Firmino Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/66/req_247.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/66/req_247.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que refaça  a pavimentação asfáltica na rua Horácio Cecílio Ceciliano abaixo da Avenida das Palmeiras, no local a enxurrada levou praticamente todo o asfalto e a rua encontra-se intransitável.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/67/req_248.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/67/req_248.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que tome as providências necessárias junto a empresa Saneamento de Goiás (SANEAGO) ao fim de viabilizar o Atestado de Viabilidade Técnica e Operacional no setor Industrial nesta cidade. Salientamos que o mencionado setor não possui rede de água tratada e, empresários que ali estão com suas empresas instaladas necessitam da instalação da rede de água para garantir suas demandas e necessidades.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/68/req_249.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/68/req_249.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que conclua com urgência a obra de pavimentação asfáltica do setor Santa Rita II incluindo galerias pluviais e meios-fios, pois as águas das chuvas estão abrindo erosões e danificando o serviço que foi iniciado, portanto, necessita de urgência conclusão para evitar o desperdício dos serviços  e do erário público.</t>
   </si>
   <si>
     <t>Misael</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/69/req_250.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/69/req_250.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça um redutor de velocidade na rua Erico Josué Meireles de frente a rádio São Miguel FM.</t>
   </si>
   <si>
     <t>Dessa forma, vem CONVOCAR o senhor Mauro Brasileiro, Secretário Municipal de Gestão Planejamento e Finanças a comparecer nesta Casa de Leis em Sessão Ordinária, onde trataremos dos seguintes assuntos: Contratos com Assessoria jurídica; funcionamento do fluxograma interno do Poder Executivo Municipal; informações gerais sobre a taxa de iluminação pública incluindo dados financeiros; arrecadação pública municipal como FPM, ICMS e receitas locais.</t>
   </si>
   <si>
     <t>Dessa forma, vem solicitar do Excelentíssimo Prefeito Municipal Sr. Márcio Cecílio Ceciliano para enviar a esta Egrégia Casa Legislativa a relação dos nomes dos secretários municipais comissionados, lotados em suas pastas de acordo com a Lei Complementar nº050/2018, Art. 3º._x000D_
 I – Secretaria Municipal de Gestão, Planejamento e Finanças; _x000D_
 II – Controladoria de Controle Interno;_x000D_
 III - Secretaria Municipal de Educação;_x000D_
 IV - Secretaria Municipal de Secretaria de Saúde;_x000D_
 V – Secretaria Municipal de Assistência Social;_x000D_
 VI - Secretaria Municipal de Transportes e Agricultura; _x000D_
 VII – Secretaria Municipal de Infraestrutura e Meio Ambiente; _x000D_
 VIII – Secretaria Municipal de Manutenção de Prédios Públicos; _x000D_
 IX – Secretaria Municipal de Desenvolvimento Econômico e Patrimônio.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal que faça serviços de manutenção das estradas vicinais do Município de São Miguel do Passa Quatro, onde no período chuvoso estão muito danificadas prejudicando assim, o tráfego de veículos pelas vias rurais inclusive o transporte de alunos, da produção de grãos e leiteira do Município de São Miguel do Passa Quatro.</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal que faça o pagamento imediato do “DATA-BASE” referente ao ano de 2018 aos servidores do Município de São Miguel do Passa Quatro.</t>
   </si>
   <si>
     <t>Dessa forma, envia ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, minuta de Projeto de Lei, onde o mesmo dispõe de novas regras sobre regularização fundiária rural e urbana no município de São Miguel do Passa Quatro.</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal que envie cópias das notas fiscais referente a serviços mecânicos nos veículos do Município Palio weekend placas OGH 8018, OGH 8038 e OGH 8028; VW SAVEIRO placas NVO 4651, e Fiat PALIO placas PQU 2361.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/70/req_257.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/70/req_257.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que determine a manutenção da rua que liga os setores João Batista e Setor Primavera, a rua está repleta de buracos e com poças de águas das chuvas.</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a extensão da rede alta de energia elétrica da rua Horácio Cecilio Ceciliano e demais localidades necessárias como nos setores Guarujá, João Batista, Santa Cecília e setor Bela Vista.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que envie solicitação a empresa Enel  para que a mesma promova a instalação dos postes da rede elétrica na rua Joaquim Fernandes de Oliveira, desde a praça Sebastião Gonçalves da Silva até o lago municipal e na rua Graciano José da Silva do lago até a garagem municipal.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/95/271.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/95/271.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal que envie equipes de trabalho para realizar a roçagem e limpeza da orla do lago, pois há extrema necessidade da realização deste serviço, pois com o mato muito alto passa a ser esconderijo de animais peçonhentos e pessoas que estão utilizando o local para o uso de entorpecentes.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/96/272.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/96/272.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que envie servidores para efetuarem a roçagem e limpeza dos lotes baldios localizados no setor João Batista.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/97/273.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/97/273.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que encaminhe equipes de manutenção de estradas para realizarem reparos na estrada estadual GO 219, no trecho de São Miguel do Passa Quatro até a região do Aborrecido, pois é uma estrada de grande movimento e de grande importância para o Município e a mesma apresenta mal estado de conservação dificultando o escoamento da produção e o tráfego de veículos de passeio.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/98/274.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/98/274.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a construção de uma quadra poliesportiva no Núcleo Educacional União. Justifica tal solicitação, pois no local funciona um centro educacional e os professores não possui um local adequado para realizar tarefas e estudos esportivos, portanto é de extrema necessidade a construção da obra.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/99/275.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/99/275.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a extensão de pista dupla da Avenida das Palmeiras iniciando-se na praça Dona Rita Carvalho passando pelos setores Guarujá, Primavera e João Batista até a GO 139 na altura do km 17.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/100/276.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/100/276.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a ampliação do bueiro no córrego das vacas entre os setores João Batista e Primavera.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/101/277.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/101/277.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a iluminação no canteiro central por toda a extensão da Avenida das Palmeiras até o setor João Batista.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/102/278.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/102/278.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que promova a recuperação de um bueiro na região dos Teixeira entre as propriedades dos Senhores Osvaldino Xavier e Onício Teixeira..</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/103/279.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/103/279.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que conceda uma tenda para ser utilizada em uma reunião no dia 01/05/2019, Encontro das Mulheres, na Igreja Manancial Jacob – Região Capim Puba deste Município.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/104/280.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/104/280.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça a recuperação de estradas vicinais na região  do Passaquatinho nas proximidades das propriedades dos senhores Realino, Jose Divino até a rodovia que liga Bela Vista a Silvânia e que seja feito a construção de lombadas na estrada que liga a todovia até a sede da ASPAQ para diminuir os esgotos nas nascentes e conservando assim a qualidade dessa estrada.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/105/281.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/105/281.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que realize atendimento com serviço de pá carregadeira aos produtores Arnolpho Brito e João Lemes de Souza, na região Capim Puba.</t>
   </si>
   <si>
     <t>Leonardo Assunção de Souza</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça o atendimento de retro escavadeira na limpeza de um rego d’água na região do Buriti, iniciando próximo a propriedade do Sr. Armindo Pedro passando pela propriedade do Sr. José Pedro, Sr. Geraldo e Lázaro Anacleto. Devido a grande extensão do rego d’água torna-se inviável realizar tal serviço de forma manual sendo indispensável o uso de máquina adequada.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/107/283.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/107/283.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal que envie a esta Casa de Leis a relação dos nomes de pessoas físicas e jurídicas que receberam concessão de uso de imóveis públicos. Solicita ainda o envio da relação de todas as notificações extrajudiciais encaminhadas àqueles que possuem posse da concessão do município de janeiro/2019 até 31 de março/2019.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/115/req284.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/115/req284.pdf</t>
   </si>
   <si>
     <t>Dessa forma, envia ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, solicitando a instalação de câmeras de segurança no cemitério municipal Santo Arsênio a fim de evitar a depredação dos túmulos.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/108/285.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/108/285.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça a manutenção necessária para correção do forro da ponte na propriedade do Sr. Realino Graciano da Cunha. A ponte está sem condições de tráfego oferecendo riscos para a comunidade que trafega pelo local.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/113/286.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/113/286.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça a construção de uma ponte transposta sobre o Rio Passa Quatro entre as propriedades dos Srs. Antônio Barbosa e Zezé na região do Passaquatinho em caráter de urgência, uma vez que a ponte caiu devido as últimas cheias do rio e está sem condições de tráfego prejudicando muito o fluxo de veículos na região.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/116/287.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/116/287.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a limpeza do piso dos passeios da praça Sebastião Gonçalves da Silva. Com as chuvas formou-se musgos deixando o piso escorregadio o que pode provocar quedas dos pedestres, além de ser constrangedor pode ocasionar hematomas ou até mesmo fraturas.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/117/req288.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/117/req288.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que realize a manutenção das ruas do setor João Batista de Oliveira Neto, pois apesar deterem sido recuperadas a pouco tempo, mas com as recentes chuvas apresentam muitos buracos dificultando o acesso dos moradores.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/118/req289.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/118/req289.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que determine a pintura da sinalização horizontal das ruas da cidade, pois estão apagadas o que deve acontecer acidentes pela falta de manutenção da sinalização adequada.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/119/req290.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/119/req290.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Presidente da GOINFRA – Agência Goiana de Infraestrutura e Transportes, solicitando a reconstrução de uma ponte na GO 219, transposta sobre o Ribeirão Água Vermelha no Município de São Miguel do Passa Quatro. Justifica-se tal pedido, pois é uma rodovia de intenso tráfego de veículos sendo importante via de escoamento da produção de leite e de grãos do Município de São Miguel do Passa Quatro e região.</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer a convocação dos secretários municipais a comparecer a esta Casa dos senhores secretários municipais José Anivaldo da Costa e José Ricardo de Aleluia a prestarem esclarecimentos sobre a realização dos serviços, manutenção das vias públicas e obras rurais, pavimentação asfáltica, manutenção das ruas, praças e jardins e demais assuntos relacionados as pastas em que ocupam.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/109/req292.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/109/req292.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo presidente desta Casa de Leis que envie expediente a GOINFRA () que providencie imediatamente a sinalização da GO 139 no trecho entre São Miguel do Passa Quatro e Vianópolis, pois a rodovia é de intenso tráfego por veículos pesados e principalmente por turistas que vão de Brasília a Caldas Novas e no período noturno não tem condições de trafegar pela via devido a falta de sinalização. Inúmeros acidentes graves com vítimas fatais já ocorreram e é responsabilidade do governo cuidar das melhores condições daquela rodovia para que não mais vidas sejam interrompidas pelo simples motivo de estarem buscando descanso com sua família ou esteja no cumprimento das obrigações de seu t</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/121/req293.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/121/req293.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que determine a pintura das faixas de estacionamento de frente a escola municipal José Arnaldo Batista e de frente o Colégio Estadual Adonias Lemes do Prado._x000D_
 A pintura das faixas é fundamental para que os transportadores de alunos tenha um local seguro para estacionar seus veículos e realizarem o embarque e desembarque dos alunos._x000D_
 _x000D_
 Dado a relevância da matéria, a urgência da medida pleiteada e o incontestável interesse público, esperamos o pronto atendimento do presente pedido, pela autoridade requerida.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/122/req294.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/122/req294.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que faça a construção de uma ponte transposta sobre o Córrego do Café na região do Rio Preto que dá acesso a propriedade do Sr. Miguel Joaquim Vieira e Luis Antônio de Oliveira._x000D_
 A região é grande produtora de leite e de grãos sendo necessário a construção desta ponte para o escoamento da produção e de tráfego de veículos e de transportadores de estudantes.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/123/req295.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/123/req295.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que adquire Uniforme Condutor De Ambulância para os motoristas de ambulâncias e garis._x000D_
 Os uniformes padronizados atendem às exigências do setor, proporcionando mais segurança aos motoristas e garis durante o atendimento e a execução dos seus serviços. O uniforme deverá possuir identificação e faixas reflexivas. Solicitamos ainda que sejam distribuídos aos servidores da limpeza botas e luvas específicas para este serviço.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça a instalação de luminárias em dois postes no final da rua José Calixto de Carvalho no setor Residencial Tobias.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/111/297.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/111/297.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça a contratação de equipe especializada a fim de desenvolver um Projeto de Urbanização para a cidade de São Miguel do Passa Quatro.</t>
   </si>
   <si>
     <t>Ivo Aparecido Gomes</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça serviços de encascalhamento da estrada GO 219 trecho da saída da cidade até o aterro sanitário. Justifica nosso pedido devido ser uma via com grande fluxo de veículos e a mesma apresenta muita poeira dificultando a visibilidade dos motoristas principalmente no período de seca.</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Ilustríssimo senhor Diretor de Trânsito do Município de São Miguel do Passa Quatro para que realize mudanças no trânsito do centro da cidade especificadamente na avenida Alcides Pereira de Castro e rua Érico Josué Meireles tornando as ruas em mão e contra mão em ambos os sentidos.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/106/282.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/106/282.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/124/req301.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/124/req301.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante a Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 _x000D_
                      Dessa forma, vem requerer ao Exmo. Presidente desta Casa convidando o Professor Luciano a comparecer nesta Casa para se apresentar aos nobres edis todo o seu curriculo.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/125/req302.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/125/req302.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal Márcio Cecílio Ceciliano que faça a imediata fixação de placas nas obras públicas municipais em locais visíveis e legíveis, deve ter, no mínimo, 1m² e conter os seguintes dados: valor total do objeto da obra; fonte dos recursos investidos; data de início; prazo de entrega; objeto do contrato; nome do engenheiro responsável técnico._x000D_
 Estes dados são fundamentais para que, a população esteja informada a respeito de gastos com o dinheiro público. A afixação de placa nas obras e serviços é mais que uma exigência legal do art. 16 da Lei federal nº. 5. 194/66, facilita o trabalho dos Agentes de Fiscalização e informar à comunidade sobre a presença sempre obrigatória de profissional habilitado naquele empreendimento.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que envie a esta Casa Projeto de Lei que Dispõe sobre a constituição do Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Exmo. Prefeito Márcio Cecílio Ceciliano e também ao presidente da Cooperativa de Transporte Escolar do Município de São Miguel do Passa Quatro, que informe esclarecimentos a esta Egrégia Casa Legislativa quanto a substituição de veículo caso esteja em manutenção ou com problemas mecânicos que, porventura, falte no transporte dos alunos para as escolas do Município.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/5/187_08eM0Qa.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/5/187_08eM0Qa.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Márcio Cecílio Ceciliano e do Ilustríssimo Secretário de Infraestrutura Urbana que faça a troca de lâmpadas queimadas e as lâmpadas que estão piscando (danificadas) nas ruas do setor Santa Rita II, nas ruas do Setor São Braz, nas ruas do Setor Pedro José de Aleluia, nas ruas do Setor Primavera. Solicita ainda a instalação de 2 postes no final da Avenida Alcides Pereira de Castro, Setor Guarujá próximo ao cemitério municipal Santo Arsênio._x000D_
 Justifica-se nossa solicitação uma vez que a taxa de iluminação pública está sendo cobrada mensalmente na conta de luz da população e, os serviços de reparos e reposição de lâmpadas queimadas estão sempre atrasados quanto à necessidade, sugerimos que sejam compradas lâmpadas de qualidade superior as atuais para um melhor custo benefício aos cofres públicos.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/6/188_OU5GafC.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/6/188_OU5GafC.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo. Prefeito Municipal Sr. Márcio Cecílio Ceciliano, que seja viabilizado equipamentos de informática como computadores, periféricos e impressoras para ser instalados no Núcleo Educacional União, no município de São Miguel do Passa Quatro-GO._x000D_
 Surge a necessidade desta solicitação, considerando que escola está localizada na zona rural do Município atende grande número de crianças e está carente de sala de informática para atender aos profissionais da educação quanto aos alunos.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/12/191_5O6Dh1v.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/12/191_5O6Dh1v.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Exmo. Prefeito Márcio Cecílio Ceciliano que disponibilize veículo de apoio para acompanhar os andarilhos da fé que irão fazer o percurso a pé de São Miguel do Passa Quatro a Trindade nos dias 21, 22 e 23 de junho de 2018.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/13/192_5j9BfRQ.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/13/192_5j9BfRQ.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Ilustríssimo Procurador do Município o Sr. Cristiano Fonseca que envie a esta Casa de Leis todas as cópias dos pareceres assinados pelo Procurador Jurídico nos processos licitatórios no ano de 2017 e 2018.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/16/193.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/16/193.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Márcio Cecílio Ceciliano e do Diretor Municipal de Trânsito a urgente instalação de uma lombada eletrônica na avenida José Patrício de Carvalho que dá acesso à GO 219 na saída para Bela Vista de Goiás._x000D_
 Justifica tal solicitação, pois a instalação de uma lombada eletrônica na entrada da cidade tem o propósito de controlar a velocidade do tráfego tanto na saída quanto na entrada de veículos da cidade. A falta de sinalização adequada de perímetro urbano e o descumprimento as leis de trânsito faz com que os motoristas trafeguem pelo local em alta velocidade o que já causou diversos acidentes.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/17/194.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/17/194.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que envie máquinas para realizar serviços de cortar um morro na estrada que da acesso a propriedade da Senhora Luzia Luíza de Carvalho (Luzia Lica). Solicita ainda que seja recuperado uma estrada dentro da propriedade da senhora Luzia até a plantação de maracujá.</t>
   </si>
   <si>
     <t>Requer do Exmo. Prefeito Municipal Sr. Márcio Cecílio Ceciliano, que determine a construção de um redutor de velocidade na Érico Josué Meireles de frente a residência da senhora Maria Ribeiro.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/19/196.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/19/196.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que suspenda imediatamente a cobrança da taxa de iluminação pública a todos os proprietários rurais do município de São Miguel do Passa Quatro._x000D_
 Justifica-se nossa solicitação, pois entendemos que não justifica tal cobrança onde a lei existente está sendo mal interpretada pelo Executivo além de não trazer nenhum benefício ao produtor rural o que deve ser extinta tal cobrança imediatamente.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/20/197.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/20/197.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito Márcio Cecílio Ceciliano o envio a esta Casa de Leis de cópias dos Processos de Diárias expedidas pela administração municipal com os números: 2789/2018, 2916/2018 em favorecimento ao servidor comissionado Elciomar Borges da Costa.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/21/198.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/21/198.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito Márcio Cecílio Ceciliano o envio a esta Casa de Leis de cópias do Processo de licitação da pavimentação asfáltica do setor João Batista de Oliveira Neto.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/22/199.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/22/199.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Presidente desta Casa Misael Paula Brandão que envie Ofício de convocação a Sessão Ordinária, para a Secretária Municipal de Saúde deste Município a Senhora Lucirene Xavier de Oliveira para tratar de assuntos relacionados à saúde pública municipal._x000D_
 1.	Situação da cobertura do prédio do hospital municipal Sérgio Nobre e do prédio do PSF Ireny Canedo;_x000D_
 2.	Situação atual da farmácia básica;_x000D_
 3.	Condições dos veículos a disposição da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/23/200.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/23/200.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Presidente deste Legislativo que envie convite ao Diretor Municipal de Trânsito o Sr. Plínio José da Silva Almeida a comparecer nesta Casa em Sessão Ordinária para prestar esclarecimentos sobre a organização do trânsito municipal.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/24/201.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/24/201.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal Sr. Márcio Cecílio Ceciliano a construção de alambrado entre a GO 139 e a avenida São Francisco no setor Pedro José de Aleluia._x000D_
 Justifica-se nossa solicitação, pois com a ausência de proteção entre as vias mencionadas veículos podem cair no barranco assim como já ocorreu em fato recente, crianças que brincam pelo local podem sofrer acidentes pela falta de uma proteção, o que é dever do poder público garantir a seguridade da população.</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal Sr. Márcio Cecílio Ceciliano que faça a reposição das árvores retiradas da praça Sebastião Gonçalves da Silva, pois muitas foram arrancadas e nenhuma outra muda foi plantada no local desfigurando, assim a arborização da praça centenária.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/26/203.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/26/203.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo presidente desta Casa a CONVOCAÇÃO a comparecer em Sessão Ordinária desta Casa legislativa ao Sr. Secretário de Finanças e Administração Mauro Brasileiro. _x000D_
 1.	Tratar assuntos relacionados a contratos e subsídios;_x000D_
 2.	Contratação de pessoal _x000D_
 3.	Pagamento de gratificações, titularidades, insalubridades aos servidores efetivos;</t>
   </si>
   <si>
     <t>Kleison da Silva Vieira, Fábio Firmino Lourenço, Leonardo Assunção de Souza</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/27/204.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/27/204.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo presidente desta Casa CONVIDANDO a comparecer em Sessão Ordinária desta Casa legislativa ao Sr. Secretário de Obras Rurais o sr. José Ricardo de Aleluia. _x000D_
 1.	Esclarecer sobre serviços de recuperação de vias públicas municipais;_x000D_
 2.	Construção de mataburro, bueiros e pontes;_x000D_
 3.	Serviços realizados a proprietários rurais neste município e adjacentes;</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/28/205.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/28/205.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal que envie a esta Casa Legislativa cópias dos nomes, cargos e salários de servidores comissionados contratados no mês de julho do ano de 2018.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/29/206.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/29/206.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Presidente desta Casa de Leis que envie intimação a Senhora Secretária do Controle Interno do Executivo Municipal, a senhora Maria das Graças Ceciliano, a comparecer imediatamente em Sessão Ordinária obedecendo a convocação aprovada pelo Plenário em 12 de março de 2018, Requerimento nº153/2018._x000D_
 Justifica nosso pedido, senhor presidente, de acordo com a Constituição Federal a responsabilidade de tal intimação cabe apenas e tão somente a Esta Casa de Leis, esperamos senhor presidente que tome as devidas providências cabíveis para o cumprimento da Lei e evitar sanções contra esta Egrégia Casa e ainda, a secretária em questão.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/30/207.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/30/207.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal Sr. Márcio Cecílio Ceciliano que interceda junto a Secretaria de Segurança Pública do Estado de Goiás para disponibilizar uma patrulha rural a servir a Polícia Militar em São Miguel do Passa Quatro a fim de evitar constantes roubos praticados nas propriedades rurais de nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/31/208.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/31/208.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Ilustrissimo Diretor de Trânsito Sr. Plínio José da Silva Almeida que instale placas de sinalização de estacionamento apenas do lado direito das vias públicas da Avenida Alcides Pereira de Castro e rua Érico Josué Meireles, pois os motoristas estão estacionando em ambos os lados da via dificultando o tráfego.</t>
   </si>
   <si>
     <t>Requer do Exmo. Prefeito Municipal Sr. Márcio Cecílio Ceciliano, que conceda aos servidores efetivos da Educação nível PII o acesso de cargo para o nível PIII._x000D_
 Justifica-se nosso pedido, uma vez que os professores já estão com pedido protocolado na prefeitura e aguardam ansiosamente por este acesso é público e notório que possuem o direito de acesso e entendemos que não há razões para não concedê-los.</t>
   </si>
   <si>
     <t>Requer do Exmo. Prefeito Municipal Sr. Márcio Cecílio Ceciliano, que instale um redutor de velocidade de frente a borracharia do Sr. Luis Borracheiro, pois os veículos que passam pela avenida que dá acesso ao setor industrial trafegam em alta velocidade o que pode causar sérios acidentes com veículos ou pessoas que fazem atividades físicas pelo local.</t>
   </si>
   <si>
     <t>Requer do Exmo. Prefeito Municipal Sr. Márcio Cecílio Ceciliano, que viabilize junto a empresa Enel o complemento de rede elétrica das ruas José Calixto de Carvalho e Miguel Gregório de Souza no setor Residencial Tobias, pois no local a energia não atende os padrões de qualidade exigidas, e as ruas estão parcialmente escuras e a energia apresenta-se abaixo de 220 volts o que já está ocorrendo danos com aparelhos eletrodomésticos e eletrônicos.</t>
   </si>
   <si>
     <t>Requer do Exmo. Prefeito Municipal Sr. Márcio Cecílio Ceciliano, que promova a instalação de câmeras de monitoramento nas ruas de entrada na cidade de São Miguel do Passa Quatro para auxiliar a Polícia Civil e Militar nas investigações de crimes que vierem ocorrer em nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/38/214.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/38/214.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Presidente desta Casa de Leis que envie expediente à AGETOP (Agência Goiana de Transportes e Obras) solicitando urgência na sinalização com placas de trânsito e pintura das faixas contínua e pontilhada da GO 139 trecho entre São Miguel do Passa Quatro / Vianópolis._x000D_
 Trata-se de uma rodovia importantíssima para a região onde a mesma é usada pelos produtores rurais, caminhões que escoam a produção do nosso Município, é importante via turística que liga Brasília a Caldas Novas e inúmeros acidentes trágicos já ocorreram devido a falta de sinalização da rodovia o que pode ser evitado quanto há sinalização adequada.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/39/215.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/39/215.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Presidente desta Casa de Leis que envie expediente à Secretaria de Segurança Pública do Estado de Goiás que designe uma viatura das unidades operacionais da polícia militar, ROTAM (Rondas Ostensivas Táticas Metropolitanas) a patrulhar a cidade de São Miguel do Passa Quatro duas vezes por semana em dias e horários distintos, pois acreditamos que com a presença da equipe em seu efetivo trabalho nas ruas desta cidade inibirá a prática de crimes contra os cidadãos e comércio.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/40/216.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/40/216.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo. Prefeito Municipal Sr. Márcio Cecílio Ceciliano, que instale redutores de velocidade nos seguintes endereços:_x000D_
 1.	Na rua Erico Josué Meireles de frente a escola Municipal Centro de Aprendizagem Professor José Arnaldo Batista;_x000D_
 2.	Na rua 9 de janeiro, setor Residencial Tobias nas proximidades do cruzamento com a rua José Calixto de Carvalho.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/41/217.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/41/217.pdf</t>
   </si>
   <si>
     <t>Requer do Ilustrissimo Diretor de Trânsito Municipal Sr. Plínio José da Silva Almeida e ao prefeito Municipal Sr. Márcio Cecílio Ceciliano, que providencie com urgência a pintura de faixa de pedestre de frente a todas as igrejas na cidade de São Miguel do Passa Quatro. Solicita ainda a delimitação de faixa de pedestre em frente a lotérica situado na praça Sebastião Gonçalves da Silva e outra faixa de pedestre de frente para a academia Corpo e Saúde situada na Avenida das Palmeiras.</t>
   </si>
   <si>
     <t>Silverly Aparecida Souza Aleluia</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/42/218.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/42/218.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal o Sr. Márcio Cecílio Ceciliano que envie técnicos a rua Graciano José da Silva, nas proximidades do Centro de Convivência e Apoio (CCA), pois estão faltando lâmpadas nos postes de iluminação o que torna a rua muito escura e traz preocupação e insegurança para os moradores.</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Márcio Cecílio Ceciliano que envie máquinas a propriedade do Sr. Geraldo Martins na região do Passaquatinho para recuperação de estrada vicinal, pois a estrada que dá acesso a propriedade está em mal estado de conservação inclusive há um buraco muito grande o que dificulta o tráfego de veículos pela mesma.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/44/220.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/44/220.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito municipal Márcio Cecílio Ceciliano que envie a esta Egrégia Casa Legislativa o impacto financeiro global do gasto com a folha de pessoal do Município de São Miguel do Passa Quatro.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Prefeito Municipal Sr. Márcio Cecílio Ceciliano que envie máquinas e caminhões para atender a demanda dos produtores rurais da região do Passaquatinho.</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Prefeito Municipal Sr. Márcio Cecílio Ceciliano que faça reforma geral da escola municipal União e construção de quadra poliesportiva na região do Passaquatinho.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Prefeito Municipal Sr. Márcio Cecílio Ceciliano que faça parceria com as Instituições religiosas da região do Passaquatinho tais como:_x000D_
 1.	Disponibilizar e instalar tendas para a realização de casamento comunitário na igreja Herdeiros de Promessas de Cristo que acontecerá no dia 29 de setembro do ano de 2018._x000D_
 2.	Festa de Nossa Senhora Aparecida na Capela Santo Expedito e comemoração do dia das crianças que acontecerá no dia 12 de outubro do ano de 2018 na propriedade do Sr. Realino.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Kleison da Silva Vieira, Misael</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Ilustríssimo Senhor Diretor Municipal de Trânsito Sr. Plínio José da Silva Almeida e Excelentíssimo Senhor Prefeito Municipal que faça a abertura de um retorno no canteiro central da Avenida das Palmeiras dando passagem para a avenida Otacílio Batista de Oliveira. A medida trará grande mobilidade para os motoristas acessarem o setor Alzira além de dar retorno para turistas que param no comércio local.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/55/req226.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/55/req226.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito municipal Márcio Cecílio Ceciliano que crie o Programa Escola em Tempo Integral para o funcionamento das escolas públicas municipais._x000D_
 Justificamos nossa solicitação, pois o funcionamento da Escola em Tempo Integral se engaja numa perspectiva de desenvolvimento de uma escola pública que cumpra com a sua função social, que é a de permitir às crianças, adolescentes e jovens o acesso ao conhecimento, contextualizando-o com o mundo em que vivem, além de um melhor aproveitamento do tempo e do espaço escolar, um processo de ensino e aprendizagem com mais qualidade e a integração entre alunos, famílias e comunidade escolar.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/56/req227.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/56/req227.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que envie a esta Casa de Leis cópias de toda documentação referente à terceirização dos serviços realizados dentro aterro sanitário: Contrato realizado entre Município e empresa /ou cooperativa; cópia do convênio; contrato social da empresa /ou cooperativa conveniada.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/54/req228.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/54/req228.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que faça a construção de uma ponte sobre o córrego Simora na região Passa Quatro na divida das propriedades dos senhores Osvaldino Xavier de Oliveira e o Senhor Paulo da Bertolina. O local é importante linha de transporte escolar e escoação da produção de leite da região além do acesso da população sendo necessário a construção de uma ponte para dar melhores condições de tráfego.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/53/req229.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/53/req229.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que providencie a pintura dos quebra molas do setor Primavera.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/52/req230.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/52/req230.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que providencie a manutenção do calçamento da rua Erico Josué Meireles esquina com a Avenida João Pereira de Carvalho, no local os bloquetes estão saindo e o buraco está aumentando com o tráfego dos veículos.</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/57/req231.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/57/req231.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Excelentíssimo Senhor Prefeito Municipal o Sr. Márcio Cecílio Ceciliano que faça a doação de um lote para a construção de uma Igreja Catedral Amor e Vida no setor João Batista de Oliveira Neto._x000D_
 Justifica nossa solicitação, pois é de suma importância o bairro ter um local para louvar e adorar o nosso Criador e, a Igreja Catedral Amor e Vida está empenhada em ter um local para receber os fieis e será oportuno um valioso gesto de doação do Executivo Municipal.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/58/req232.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/58/req232.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante a Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Dessa forma, vem requerer ao Exmo. Prefeito municipal Márcio Cecílio Ceciliano que faça a substituição de lâmpada queimada na rua Graciano José da Silva próximo ao lajeado.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Ilustríssimo Senhor Prefeito Municipal Márcio Cecílio Ceciliano que faça a doação de um lote para construção de residência à senhora Valéria, viúva do Donizete Porquim. Justifica-se pois a senhora Valéria é pessoa carente e merecedora de tal benefício.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que providencie mudança no projeto de construção da sala de velório no cemitério Santo Arsênio para que a porta de entrada seja de frente para a avenida das Palmeiras.</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Prefeito Municipal Sr. Márcio Cecílio Ceciliano que envie a esta Casa Projeto de Lei Complementar regulamentando o Artigo 24 da Lei Complementar nº018/2014._x000D_
 Art. 24. A escolha do Diretor de Unidade Escolar Municipal será feita por eleições diretas, através do voto direto e secreto, nos termos da Lei Complementar específica._x000D_
 Entendemos que a comunidade escolar espera pelo cumprimento da Lei que já está aprovada por este Legislativo necessitando somente de regulamentação e solicitamos ainda que seja encaminhada a esta Casa ainda nesta Sessão Legislativa.</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que faça a instalação de lixeiras próximo as arquibancadas do estádio municipal José Batista da Paixão._x000D_
 Justifica-se nossa solicitação, pois as pessoas que acompanham os eventos esportivos naquele estádio não tem onde depositar o lixo e acabam jogando no chão o que dificulta o trabalho de coleta naquela praça esportiva.</t>
@@ -2648,68 +2742,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/321/scan2026-01-28_162648.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/322/scan2026-01-28_161232.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/323/scan2026-01-28_163634.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/328/scan2026-02-03_142748.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/181/scan2025-01-27_171837.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/182/scan2025-01-27_171758.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/185/req2025-02-03_152854.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/186/2025-02-04_142146.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/188/scan2025-02-12_090451.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/191/scan2025-02-12_084030.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/192/scan2025-02-12_083826.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/193/scan2025-02-12_083522.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/194/scan2025-02-24_133425.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/195/scan2025-02-24_133804.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/196/scan2025-02-24_133946.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/201/req2025-02-28_134344.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/202/req2025-02-28_134548.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/203/req2025-02-28_134053.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/204/rq16.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/205/scan2025-03-10_134622.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/206/scan2025-03-12_130810.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/207/scan2025-03-28_135011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/208/scan2025-03-28_135319.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/209/scan2025-03-28_132110.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/210/scan2025-03-28_131646.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/211/scan2025-03-28_131330.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/212/scan2025-03-28_130958.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/213/scan2025-03-27_155602.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/215/scan2025-04-02_152700.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/216/scan2025-04-02_152924.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/218/scan2025-03-28_131921.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/219/scan2025-03-27_153149.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/220/scan2025-04-02_152429.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/222/scan2025-04-02_145926.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/227/scan2025-04-23_150642.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/228/scan2025-04-23_145206.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/229/scan2025-04-23_145530.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/230/scan2025-04-23_151455.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/231/scan2025-04-23_150432.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/235/scan2025-04-23_150320.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/237/scan2025-05-06_161745.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/238/scan2025-05-06_162301.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/239/scan2025-05-06_162808.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/240/scan2025-05-06_152229.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/241/scan2025-05-06_152430.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/242/scan2025-05-08_151756.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/243/scan2025-05-08_151855.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/244/scan2025-05-08_152002.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/245/scan2025-05-08_152107.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/248/scan2025-05-15_140613.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/249/scan2025-05-15_140750.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/250/scan2025-05-22_164607.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/251/scan2025-06-05_155607.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/252/scan2025-06-05_154731.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/254/scan2025-06-05_155222.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/255/scan2025-06-11_143623.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/256/scan2025-06-11_143053.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/257/scan2025-06-11_143324.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/258/scan2025-06-26_165524.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/260/scan2025-08-20_144521.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/261/scan2025-08-20_143534.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/262/scan2025-08-18_155838.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/263/scan2025-08-18_160002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/264/scan2025-08-18_155452.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/265/scan2025-08-18_155607.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/269/scan2025-08-20_142932.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/270/scan2025-08-20_143850.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/271/scan2025-09-01_145335.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/272/scan2025-08-20_144141.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/274/scan2025-09-01_151201.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/275/scan2025-09-01_150705.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/280/scan2025-09-17_162902.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/281/scan2025-09-17_162722.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/282/scan2025-09-30_152704.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/284/scan2025-09-30_150656.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/286/scan2025-10-10_163018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/288/scan2025-10-15_082439.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/289/scan2025-10-15_082759.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/290/scan2025-10-15_083033.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/291/scan2025-10-15_081018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/292/scan2025-11-05_094250.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/293/scan2025-11-05_094506.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/294/scan2025-11-05_094650.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/295/scan2025-11-05_093944.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/305/scan2025-11-17_100644.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/306/scan2025-11-17_102559.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/307/scan2025-11-17_103641.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/308/scan2025-11-17_103641.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/309/scan2025-11-19_152549.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/310/scan2025-11-19_152858.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/136/req97.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/66/req_247.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/67/req_248.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/68/req_249.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/69/req_250.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/70/req_257.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/95/271.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/96/272.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/97/273.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/98/274.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/99/275.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/100/276.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/101/277.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/102/278.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/103/279.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/104/280.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/105/281.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/107/283.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/115/req284.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/108/285.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/113/286.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/116/287.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/117/req288.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/118/req289.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/119/req290.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/109/req292.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/121/req293.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/122/req294.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/123/req295.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/111/297.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/106/282.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/124/req301.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/125/req302.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/5/187_08eM0Qa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/6/188_OU5GafC.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/12/191_5O6Dh1v.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/13/192_5j9BfRQ.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/16/193.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/17/194.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/19/196.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/20/197.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/21/198.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/22/199.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/23/200.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/24/201.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/26/203.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/27/204.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/28/205.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/29/206.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/30/207.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/31/208.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/38/214.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/39/215.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/40/216.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/41/217.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/42/218.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/44/220.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/55/req226.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/56/req227.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/54/req228.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/53/req229.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/52/req230.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/57/req231.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/58/req232.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/321/scan2026-01-28_162648.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/322/scan2026-01-28_161232.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/323/scan2026-01-28_163634.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/327/scan2026-02-10_145949.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/328/scan2026-02-03_142748.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/330/scan2026-02-10_152528.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/331/scan2026-02-10_150739.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/332/scan2026-02-10_150508.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/333/scan2026-02-10_151027.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/334/scan2026-02-10_151458.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/335/scan2026-02-10_151723.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/338/scan2026-03-09_170738.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/347/scan2026-04-06_163243.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/181/scan2025-01-27_171837.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/182/scan2025-01-27_171758.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/185/req2025-02-03_152854.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/186/2025-02-04_142146.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/188/scan2025-02-12_090451.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/191/scan2025-02-12_084030.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/192/scan2025-02-12_083826.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/193/scan2025-02-12_083522.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/194/scan2025-02-24_133425.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/195/scan2025-02-24_133804.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/196/scan2025-02-24_133946.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/201/req2025-02-28_134344.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/202/req2025-02-28_134548.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/203/req2025-02-28_134053.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/204/rq16.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/205/scan2025-03-10_134622.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/206/scan2025-03-12_130810.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/207/scan2025-03-28_135011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/208/scan2025-03-28_135319.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/209/scan2025-03-28_132110.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/210/scan2025-03-28_131646.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/211/scan2025-03-28_131330.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/212/scan2025-03-28_130958.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/213/scan2025-03-27_155602.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/215/scan2025-04-02_152700.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/216/scan2025-04-02_152924.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/218/scan2025-03-28_131921.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/219/scan2025-03-27_153149.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/220/scan2025-04-02_152429.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/222/scan2025-04-02_145926.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/227/scan2025-04-23_150642.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/228/scan2025-04-23_145206.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/229/scan2025-04-23_145530.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/230/scan2025-04-23_151455.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/231/scan2025-04-23_150432.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/235/scan2025-04-23_150320.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/237/scan2025-05-06_161745.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/238/scan2025-05-06_162301.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/239/scan2025-05-06_162808.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/240/scan2025-05-06_152229.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/241/scan2025-05-06_152430.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/242/scan2025-05-08_151756.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/243/scan2025-05-08_151855.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/244/scan2025-05-08_152002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/245/scan2025-05-08_152107.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/248/scan2025-05-15_140613.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/249/scan2025-05-15_140750.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/250/scan2025-05-22_164607.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/251/scan2025-06-05_155607.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/252/scan2025-06-05_154731.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/254/scan2025-06-05_155222.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/255/scan2025-06-11_143623.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/256/scan2025-06-11_143053.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/257/scan2025-06-11_143324.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/258/scan2025-06-26_165524.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/260/scan2025-08-20_144521.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/261/scan2025-08-20_143534.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/262/scan2025-08-18_155838.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/263/scan2025-08-18_160002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/264/scan2025-08-18_155452.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/265/scan2025-08-18_155607.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/269/scan2025-08-20_142932.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/270/scan2025-08-20_143850.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/271/scan2025-09-01_145335.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/272/scan2025-08-20_144141.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/274/scan2025-09-01_151201.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/275/scan2025-09-01_150705.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/280/scan2025-09-17_162902.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/281/scan2025-09-17_162722.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/282/scan2025-09-30_152704.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/284/scan2025-09-30_150656.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/286/scan2025-10-10_163018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/288/scan2025-10-15_082439.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/289/scan2025-10-15_082759.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/290/scan2025-10-15_083033.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/291/scan2025-10-15_081018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/292/scan2025-11-05_094250.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/293/scan2025-11-05_094506.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/294/scan2025-11-05_094650.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/295/scan2025-11-05_093944.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/305/scan2025-11-17_100644.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/306/scan2025-11-17_102559.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/307/scan2025-11-17_103641.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/308/scan2025-11-17_103641.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/309/scan2025-11-19_152549.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/310/scan2025-11-19_152858.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/136/req97.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/66/req_247.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/67/req_248.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/68/req_249.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/69/req_250.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/70/req_257.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/95/271.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/96/272.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/97/273.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/98/274.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/99/275.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/100/276.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/101/277.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/102/278.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/103/279.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/104/280.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/105/281.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/107/283.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/115/req284.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/108/285.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/113/286.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/116/287.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/117/req288.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/118/req289.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/119/req290.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/109/req292.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/121/req293.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/122/req294.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/123/req295.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/111/297.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/106/282.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/124/req301.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/125/req302.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/5/187_08eM0Qa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/6/188_OU5GafC.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/12/191_5O6Dh1v.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/13/192_5j9BfRQ.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/16/193.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/17/194.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/19/196.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/20/197.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/21/198.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/22/199.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/23/200.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/24/201.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/26/203.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/27/204.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/28/205.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/29/206.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/30/207.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/31/208.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/38/214.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/39/215.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/40/216.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/41/217.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/42/218.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/44/220.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/55/req226.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/56/req227.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/54/req228.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/53/req229.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/52/req230.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/57/req231.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/58/req232.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H239"/>
+  <dimension ref="A1:H248"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="85.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2819,6079 +2913,6313 @@
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="H15" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H16" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="H18" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="H20" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C22" t="s">
-        <v>86</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="H24" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="H25" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H26" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C27" t="s">
-        <v>107</v>
+        <v>42</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C28" t="s">
-        <v>112</v>
+        <v>46</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C29" t="s">
-        <v>116</v>
+        <v>50</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H29" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>119</v>
       </c>
       <c r="B30" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C30" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>106</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" t="s">
+        <v>91</v>
+      </c>
+      <c r="C31" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" t="s">
+        <v>62</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>126</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" t="s">
+        <v>91</v>
+      </c>
+      <c r="C33" t="s">
+        <v>66</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>113</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H33" t="s">
         <v>131</v>
-      </c>
-[...19 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C34" t="s">
-        <v>136</v>
+        <v>71</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="H34" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B35" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C35" t="s">
-        <v>140</v>
+        <v>74</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>37</v>
+        <v>106</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="H35" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B36" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C36" t="s">
-        <v>144</v>
+        <v>77</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B37" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C37" t="s">
-        <v>148</v>
+        <v>80</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>29</v>
+        <v>142</v>
       </c>
       <c r="H37" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="B38" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C38" t="s">
-        <v>151</v>
+        <v>83</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="H38" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B39" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C39" t="s">
-        <v>155</v>
+        <v>88</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="H39" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B40" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C40" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>29</v>
+        <v>152</v>
       </c>
       <c r="H40" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="B41" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C41" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="H41" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="B42" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C42" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>167</v>
+        <v>38</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="H42" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B43" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C43" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="H43" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="B44" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C44" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="H44" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="B45" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C45" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>29</v>
+        <v>172</v>
       </c>
       <c r="H45" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="B46" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C46" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>183</v>
+        <v>29</v>
       </c>
       <c r="H46" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B47" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C47" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="H47" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="B48" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C48" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="H48" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="B49" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C49" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>195</v>
+        <v>29</v>
       </c>
       <c r="H49" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="B50" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C50" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="H50" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="B51" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C51" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="H51" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="B52" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C52" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>29</v>
+        <v>199</v>
       </c>
       <c r="H52" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="B53" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C53" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="H53" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="B54" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C54" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
+      <c r="F54" t="s">
+        <v>67</v>
+      </c>
       <c r="G54" s="1" t="s">
-        <v>214</v>
+        <v>29</v>
       </c>
       <c r="H54" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="B55" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C55" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="H55" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B56" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C56" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="H56" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B57" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C57" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>108</v>
+        <v>28</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="H57" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B58" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C58" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="H58" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B59" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C59" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H59" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B60" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C60" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>28</v>
+        <v>113</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="H60" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="B61" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C61" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>242</v>
+        <v>29</v>
       </c>
       <c r="H61" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="B62" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C62" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="H62" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="B63" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C63" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
-      <c r="F63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="1" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="H63" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="B64" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C64" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>18</v>
+        <v>106</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="H64" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="B65" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C65" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="H65" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="B66" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C66" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="H66" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="B67" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C67" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="H67" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="B68" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C68" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>33</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="H68" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="B69" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C69" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>108</v>
+        <v>28</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="H69" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="B70" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C70" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="H70" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B71" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C71" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
+      <c r="F71" t="s">
+        <v>106</v>
+      </c>
       <c r="G71" s="1" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="H71" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="B72" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C72" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="H72" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="B73" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C73" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="H73" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="B74" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C74" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>33</v>
+        <v>113</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="H74" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="B75" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C75" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="H75" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="B76" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C76" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="B77" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C77" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="H77" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="B78" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C78" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
+      <c r="F78" t="s">
+        <v>84</v>
+      </c>
       <c r="G78" s="1" t="s">
-        <v>29</v>
+        <v>301</v>
       </c>
       <c r="H78" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="B79" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C79" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>29</v>
+        <v>305</v>
       </c>
       <c r="H79" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="B80" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C80" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
-      <c r="F80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G80" s="1" t="s">
-        <v>29</v>
+        <v>309</v>
       </c>
       <c r="H80" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B81" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C81" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="H81" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="B82" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C82" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="H82" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B83" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C83" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="H83" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="B84" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C84" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="H84" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="B85" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C85" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="H85" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="B86" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C86" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="H86" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="B87" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H87" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B88" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C88" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>346</v>
+        <v>29</v>
       </c>
       <c r="H88" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="B89" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C89" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>350</v>
+        <v>29</v>
       </c>
       <c r="H89" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="B90" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C90" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>354</v>
+        <v>113</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="H90" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="B91" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C91" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="H91" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="B92" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C92" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>29</v>
+        <v>354</v>
       </c>
       <c r="H92" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="B93" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C93" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>366</v>
+        <v>106</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="H93" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="B94" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C94" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>23</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>29</v>
+        <v>362</v>
       </c>
       <c r="H94" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="B95" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C95" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="H95" t="s">
-        <v>375</v>
+        <v>367</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="B96" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C96" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>378</v>
+        <v>29</v>
       </c>
       <c r="H96" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="B97" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C97" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="H97" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="B98" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C98" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="H98" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="B99" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C99" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>23</v>
+        <v>381</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="H99" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="B100" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C100" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>23</v>
+        <v>113</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="H100" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="B101" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C101" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>398</v>
+        <v>29</v>
       </c>
       <c r="H101" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="B102" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C102" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>108</v>
+        <v>393</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="H102" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="B103" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C103" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H103" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="B104" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C104" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>29</v>
+        <v>401</v>
       </c>
       <c r="H104" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="B105" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C105" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>29</v>
+        <v>405</v>
       </c>
       <c r="H105" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="B106" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C106" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>76</v>
+        <v>38</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>29</v>
+        <v>409</v>
       </c>
       <c r="H106" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="B107" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C107" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>29</v>
+        <v>413</v>
       </c>
       <c r="H107" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="B108" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C108" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>29</v>
+        <v>417</v>
       </c>
       <c r="H108" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>419</v>
+      </c>
+      <c r="B109" t="s">
+        <v>91</v>
+      </c>
+      <c r="C109" t="s">
+        <v>420</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>23</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H109" t="s">
         <v>422</v>
-      </c>
-[...16 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>423</v>
+      </c>
+      <c r="B110" t="s">
+        <v>91</v>
+      </c>
+      <c r="C110" t="s">
+        <v>424</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>67</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B110" t="s">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="H110" t="s">
         <v>426</v>
-      </c>
-[...13 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>427</v>
+      </c>
+      <c r="B111" t="s">
+        <v>91</v>
+      </c>
+      <c r="C111" t="s">
+        <v>428</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>84</v>
+      </c>
+      <c r="G111" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="B111" t="s">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="H111" t="s">
         <v>430</v>
-      </c>
-[...13 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>431</v>
+      </c>
+      <c r="B112" t="s">
+        <v>91</v>
+      </c>
+      <c r="C112" t="s">
+        <v>432</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>67</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H112" t="s">
         <v>433</v>
-      </c>
-[...19 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="B113" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C113" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>439</v>
+        <v>29</v>
       </c>
       <c r="H113" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B114" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C114" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>354</v>
+        <v>106</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>443</v>
+        <v>29</v>
       </c>
       <c r="H114" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="B115" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C115" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>354</v>
+        <v>113</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>447</v>
+        <v>29</v>
       </c>
       <c r="H115" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="B116" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C116" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H116" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="B117" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="C117" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H117" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="B118" t="s">
-        <v>456</v>
+        <v>91</v>
       </c>
       <c r="C118" t="s">
-        <v>414</v>
+        <v>450</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
-      <c r="F118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G118" s="1" t="s">
-        <v>457</v>
+        <v>29</v>
       </c>
       <c r="H118" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="B119" t="s">
-        <v>456</v>
+        <v>91</v>
       </c>
       <c r="C119" t="s">
-        <v>417</v>
+        <v>453</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
         <v>33</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="H119" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="B120" t="s">
-        <v>456</v>
+        <v>91</v>
       </c>
       <c r="C120" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>463</v>
+        <v>33</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>29</v>
+        <v>458</v>
       </c>
       <c r="H120" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="B121" t="s">
-        <v>456</v>
+        <v>91</v>
       </c>
       <c r="C121" t="s">
-        <v>423</v>
+        <v>461</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>29</v>
+        <v>462</v>
       </c>
       <c r="H121" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>464</v>
+      </c>
+      <c r="B122" t="s">
+        <v>91</v>
+      </c>
+      <c r="C122" t="s">
+        <v>465</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>33</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H122" t="s">
         <v>467</v>
-      </c>
-[...19 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>468</v>
+      </c>
+      <c r="B123" t="s">
+        <v>91</v>
+      </c>
+      <c r="C123" t="s">
+        <v>469</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>381</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>470</v>
-      </c>
-[...16 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H123" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>472</v>
       </c>
       <c r="B124" t="s">
-        <v>456</v>
+        <v>91</v>
       </c>
       <c r="C124" t="s">
-        <v>434</v>
+        <v>473</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>463</v>
+        <v>381</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>29</v>
+        <v>474</v>
       </c>
       <c r="H124" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B125" t="s">
-        <v>456</v>
+        <v>91</v>
       </c>
       <c r="C125" t="s">
-        <v>438</v>
+        <v>477</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H125" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B126" t="s">
-        <v>456</v>
+        <v>91</v>
       </c>
       <c r="C126" t="s">
-        <v>442</v>
+        <v>480</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>477</v>
+        <v>38</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H126" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B127" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C127" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>477</v>
+        <v>23</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>29</v>
+        <v>484</v>
       </c>
       <c r="H127" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B128" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C128" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>29</v>
+        <v>487</v>
       </c>
       <c r="H128" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>489</v>
+      </c>
+      <c r="B129" t="s">
         <v>483</v>
       </c>
-      <c r="B129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>37</v>
+        <v>490</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H129" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B130" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C130" t="s">
-        <v>486</v>
+        <v>450</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>66</v>
+        <v>106</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H130" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="B131" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C131" t="s">
-        <v>489</v>
+        <v>453</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>66</v>
+        <v>495</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H131" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="B132" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C132" t="s">
-        <v>492</v>
+        <v>457</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>66</v>
+        <v>495</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H132" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="B133" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C133" t="s">
-        <v>495</v>
+        <v>461</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H133" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B134" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C134" t="s">
-        <v>498</v>
+        <v>465</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H134" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B135" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C135" t="s">
-        <v>501</v>
+        <v>469</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>23</v>
+        <v>504</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H135" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B136" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C136" t="s">
+        <v>473</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
         <v>504</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H136" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B137" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C137" t="s">
-        <v>507</v>
+        <v>477</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H137" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B138" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C138" t="s">
-        <v>510</v>
+        <v>480</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H138" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>512</v>
       </c>
       <c r="B139" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C139" t="s">
         <v>513</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H139" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>515</v>
       </c>
       <c r="B140" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C140" t="s">
         <v>516</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>463</v>
+        <v>67</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H140" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>518</v>
       </c>
       <c r="B141" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C141" t="s">
         <v>519</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H141" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>521</v>
       </c>
       <c r="B142" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C142" t="s">
         <v>522</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>468</v>
+        <v>504</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H142" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>524</v>
       </c>
       <c r="B143" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C143" t="s">
         <v>525</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H143" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>527</v>
       </c>
       <c r="B144" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="C144" t="s">
         <v>528</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>463</v>
+        <v>23</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H144" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>301</v>
+        <v>530</v>
       </c>
       <c r="B145" t="s">
-        <v>530</v>
+        <v>483</v>
       </c>
       <c r="C145" t="s">
         <v>531</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
+        <v>33</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H145" t="s">
         <v>532</v>
-      </c>
-[...4 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>305</v>
+        <v>533</v>
       </c>
       <c r="B146" t="s">
-        <v>530</v>
+        <v>483</v>
       </c>
       <c r="C146" t="s">
-        <v>244</v>
+        <v>534</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>532</v>
+        <v>23</v>
       </c>
       <c r="G146" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H146" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>309</v>
+        <v>536</v>
       </c>
       <c r="B147" t="s">
-        <v>530</v>
+        <v>483</v>
       </c>
       <c r="C147" t="s">
-        <v>248</v>
+        <v>537</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>532</v>
+        <v>38</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>537</v>
+        <v>29</v>
       </c>
       <c r="H147" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>312</v>
+        <v>539</v>
       </c>
       <c r="B148" t="s">
-        <v>530</v>
+        <v>483</v>
       </c>
       <c r="C148" t="s">
-        <v>252</v>
+        <v>540</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>539</v>
+        <v>106</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>540</v>
+        <v>29</v>
       </c>
       <c r="H148" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>334</v>
+        <v>542</v>
       </c>
       <c r="B149" t="s">
-        <v>530</v>
+        <v>483</v>
       </c>
       <c r="C149" t="s">
-        <v>256</v>
+        <v>543</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H149" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>338</v>
+        <v>545</v>
       </c>
       <c r="B150" t="s">
-        <v>530</v>
+        <v>483</v>
       </c>
       <c r="C150" t="s">
-        <v>260</v>
+        <v>546</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>477</v>
+        <v>106</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H150" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>342</v>
+        <v>548</v>
       </c>
       <c r="B151" t="s">
-        <v>530</v>
+        <v>483</v>
       </c>
       <c r="C151" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>477</v>
+        <v>495</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H151" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>345</v>
+        <v>551</v>
       </c>
       <c r="B152" t="s">
-        <v>530</v>
+        <v>483</v>
       </c>
       <c r="C152" t="s">
-        <v>264</v>
+        <v>552</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>477</v>
+        <v>106</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H152" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>349</v>
+        <v>554</v>
       </c>
       <c r="B153" t="s">
-        <v>530</v>
+        <v>483</v>
       </c>
       <c r="C153" t="s">
-        <v>268</v>
+        <v>555</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>18</v>
+        <v>490</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H153" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>353</v>
+        <v>328</v>
       </c>
       <c r="B154" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C154" t="s">
-        <v>272</v>
+        <v>558</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154" t="s">
         <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>477</v>
+        <v>559</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>29</v>
+        <v>560</v>
       </c>
       <c r="H154" t="s">
-        <v>548</v>
+        <v>561</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="B155" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C155" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>28</v>
+        <v>559</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="H155" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>358</v>
+        <v>336</v>
       </c>
       <c r="B156" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C156" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>28</v>
+        <v>559</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>29</v>
+        <v>564</v>
       </c>
       <c r="H156" t="s">
-        <v>551</v>
+        <v>565</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>362</v>
+        <v>339</v>
       </c>
       <c r="B157" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C157" t="s">
-        <v>552</v>
+        <v>279</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>28</v>
+        <v>566</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>29</v>
+        <v>567</v>
       </c>
       <c r="H157" t="s">
-        <v>550</v>
+        <v>568</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="B158" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C158" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H158" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>411</v>
+        <v>365</v>
       </c>
       <c r="B159" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C159" t="s">
-        <v>325</v>
+        <v>287</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>554</v>
+        <v>29</v>
       </c>
       <c r="H159" t="s">
-        <v>555</v>
+        <v>570</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>414</v>
+        <v>369</v>
       </c>
       <c r="B160" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C160" t="s">
-        <v>329</v>
+        <v>571</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>532</v>
+        <v>504</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>556</v>
+        <v>29</v>
       </c>
       <c r="H160" t="s">
-        <v>557</v>
+        <v>572</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>417</v>
+        <v>372</v>
       </c>
       <c r="B161" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C161" t="s">
-        <v>558</v>
+        <v>291</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>37</v>
+        <v>504</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>559</v>
+        <v>29</v>
       </c>
       <c r="H161" t="s">
-        <v>560</v>
+        <v>573</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>420</v>
+        <v>376</v>
       </c>
       <c r="B162" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C162" t="s">
-        <v>333</v>
+        <v>295</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>561</v>
+        <v>29</v>
       </c>
       <c r="H162" t="s">
-        <v>562</v>
+        <v>574</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>423</v>
+        <v>380</v>
       </c>
       <c r="B163" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C163" t="s">
-        <v>337</v>
+        <v>299</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>37</v>
+        <v>504</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>563</v>
+        <v>29</v>
       </c>
       <c r="H163" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>426</v>
+        <v>342</v>
       </c>
       <c r="B164" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C164" t="s">
-        <v>341</v>
+        <v>303</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="H164" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>430</v>
+        <v>385</v>
       </c>
       <c r="B165" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C165" t="s">
-        <v>567</v>
+        <v>307</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>568</v>
+        <v>29</v>
       </c>
       <c r="H165" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>434</v>
+        <v>389</v>
       </c>
       <c r="B166" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C166" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>539</v>
+        <v>28</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>571</v>
+        <v>29</v>
       </c>
       <c r="H166" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>438</v>
+        <v>400</v>
       </c>
       <c r="B167" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C167" t="s">
-        <v>573</v>
+        <v>315</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>574</v>
+        <v>29</v>
       </c>
       <c r="H167" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B168" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C168" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>539</v>
+        <v>504</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="H168" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="B169" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C169" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="H169" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>504</v>
+        <v>444</v>
       </c>
       <c r="B170" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C170" t="s">
-        <v>352</v>
+        <v>585</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>580</v>
+        <v>38</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>29</v>
+        <v>586</v>
       </c>
       <c r="H170" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B171" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C171" t="s">
-        <v>582</v>
+        <v>360</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>477</v>
+        <v>38</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="H171" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>507</v>
+        <v>450</v>
       </c>
       <c r="B172" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C172" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="H172" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>486</v>
+        <v>453</v>
       </c>
       <c r="B173" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C173" t="s">
-        <v>361</v>
+        <v>368</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>539</v>
+        <v>38</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="H173" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>501</v>
+        <v>457</v>
       </c>
       <c r="B174" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C174" t="s">
-        <v>364</v>
+        <v>594</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>539</v>
+        <v>38</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="H174" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>510</v>
+        <v>461</v>
       </c>
       <c r="B175" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C175" t="s">
-        <v>369</v>
+        <v>597</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="H175" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>513</v>
+        <v>465</v>
       </c>
       <c r="B176" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C176" t="s">
-        <v>372</v>
+        <v>600</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>28</v>
+        <v>566</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="H176" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>516</v>
+        <v>469</v>
       </c>
       <c r="B177" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C177" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>28</v>
+        <v>566</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="H177" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>519</v>
+        <v>473</v>
       </c>
       <c r="B178" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C178" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>477</v>
+        <v>566</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="H178" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="B179" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C179" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>477</v>
+        <v>607</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H179" t="s">
-        <v>599</v>
+        <v>608</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>489</v>
+        <v>480</v>
       </c>
       <c r="B180" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C180" t="s">
-        <v>388</v>
+        <v>609</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>539</v>
+        <v>504</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="H180" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="B181" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C181" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>532</v>
+        <v>18</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="H181" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="B182" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C182" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>532</v>
+        <v>566</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="H182" t="s">
-        <v>605</v>
+        <v>615</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>606</v>
+        <v>528</v>
       </c>
       <c r="B183" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C183" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>28</v>
+        <v>566</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
       <c r="H183" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>492</v>
+        <v>537</v>
       </c>
       <c r="B184" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C184" t="s">
-        <v>609</v>
+        <v>396</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>539</v>
+        <v>607</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>29</v>
+        <v>618</v>
       </c>
       <c r="H184" t="s">
-        <v>610</v>
+        <v>619</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>495</v>
+        <v>540</v>
       </c>
       <c r="B185" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C185" t="s">
-        <v>611</v>
+        <v>399</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>539</v>
+        <v>28</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="H185" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>405</v>
+        <v>543</v>
       </c>
       <c r="B186" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C186" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>614</v>
+        <v>28</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="H186" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>408</v>
+        <v>546</v>
       </c>
       <c r="B187" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C187" t="s">
         <v>407</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>29</v>
+        <v>624</v>
       </c>
       <c r="H187" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>450</v>
+        <v>549</v>
       </c>
       <c r="B188" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C188" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
+      <c r="F188" t="s">
+        <v>504</v>
+      </c>
       <c r="G188" s="1" t="s">
-        <v>617</v>
+        <v>29</v>
       </c>
       <c r="H188" t="s">
-        <v>581</v>
+        <v>626</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>618</v>
+        <v>516</v>
       </c>
       <c r="B189" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C189" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>37</v>
+        <v>566</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="H189" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>621</v>
+        <v>552</v>
       </c>
       <c r="B190" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C190" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>477</v>
+        <v>559</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="H190" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>498</v>
+        <v>555</v>
       </c>
       <c r="B191" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C191" t="s">
-        <v>624</v>
+        <v>423</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
+      <c r="F191" t="s">
+        <v>559</v>
+      </c>
       <c r="G191" s="1" t="s">
-        <v>29</v>
+        <v>631</v>
       </c>
       <c r="H191" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>22</v>
+        <v>633</v>
       </c>
       <c r="B192" t="s">
-        <v>626</v>
+        <v>557</v>
       </c>
       <c r="C192" t="s">
-        <v>62</v>
+        <v>427</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>477</v>
+        <v>28</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>29</v>
+        <v>634</v>
       </c>
       <c r="H192" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>32</v>
+        <v>519</v>
       </c>
       <c r="B193" t="s">
-        <v>626</v>
+        <v>557</v>
       </c>
       <c r="C193" t="s">
-        <v>65</v>
+        <v>636</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>628</v>
+        <v>29</v>
       </c>
       <c r="H193" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>36</v>
+        <v>522</v>
       </c>
       <c r="B194" t="s">
-        <v>626</v>
+        <v>557</v>
       </c>
       <c r="C194" t="s">
-        <v>68</v>
+        <v>638</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>539</v>
+        <v>566</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="H194" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>90</v>
+        <v>432</v>
       </c>
       <c r="B195" t="s">
-        <v>626</v>
+        <v>557</v>
       </c>
       <c r="C195" t="s">
-        <v>72</v>
+        <v>431</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>477</v>
+        <v>641</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>632</v>
+        <v>29</v>
       </c>
       <c r="H195" t="s">
-        <v>633</v>
+        <v>642</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>95</v>
+        <v>435</v>
       </c>
       <c r="B196" t="s">
-        <v>626</v>
+        <v>557</v>
       </c>
       <c r="C196" t="s">
-        <v>75</v>
+        <v>434</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
+      <c r="F196" t="s">
+        <v>504</v>
+      </c>
       <c r="G196" s="1" t="s">
-        <v>634</v>
+        <v>29</v>
       </c>
       <c r="H196" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>107</v>
+        <v>477</v>
       </c>
       <c r="B197" t="s">
-        <v>626</v>
+        <v>557</v>
       </c>
       <c r="C197" t="s">
-        <v>79</v>
+        <v>437</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
-      <c r="F197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G197" s="1" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="H197" t="s">
-        <v>637</v>
+        <v>608</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>112</v>
+        <v>645</v>
       </c>
       <c r="B198" t="s">
-        <v>626</v>
+        <v>557</v>
       </c>
       <c r="C198" t="s">
-        <v>82</v>
+        <v>440</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="H198" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>116</v>
+        <v>648</v>
       </c>
       <c r="B199" t="s">
-        <v>626</v>
+        <v>557</v>
       </c>
       <c r="C199" t="s">
-        <v>85</v>
+        <v>443</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
+      <c r="F199" t="s">
+        <v>504</v>
+      </c>
       <c r="G199" s="1" t="s">
-        <v>29</v>
+        <v>649</v>
       </c>
       <c r="H199" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>120</v>
+        <v>525</v>
       </c>
       <c r="B200" t="s">
-        <v>626</v>
+        <v>557</v>
       </c>
       <c r="C200" t="s">
-        <v>89</v>
+        <v>651</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
-      <c r="F200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G200" s="1" t="s">
-        <v>641</v>
+        <v>29</v>
       </c>
       <c r="H200" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>124</v>
+        <v>22</v>
       </c>
       <c r="B201" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C201" t="s">
-        <v>643</v>
+        <v>100</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>644</v>
+        <v>29</v>
       </c>
       <c r="H201" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>128</v>
+        <v>32</v>
       </c>
       <c r="B202" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C202" t="s">
-        <v>646</v>
+        <v>103</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>477</v>
+        <v>607</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="H202" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>132</v>
+        <v>37</v>
       </c>
       <c r="B203" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C203" t="s">
-        <v>649</v>
+        <v>105</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>532</v>
+        <v>566</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="H203" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="B204" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C204" t="s">
-        <v>652</v>
+        <v>109</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>580</v>
+        <v>504</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="H204" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>140</v>
+        <v>66</v>
       </c>
       <c r="B205" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C205" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
-      <c r="F205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G205" s="1" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="H205" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>144</v>
+        <v>77</v>
       </c>
       <c r="B206" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C206" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>532</v>
+        <v>607</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>29</v>
+        <v>663</v>
       </c>
       <c r="H206" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>148</v>
+        <v>80</v>
       </c>
       <c r="B207" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C207" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
+      <c r="F207" t="s">
+        <v>38</v>
+      </c>
       <c r="G207" s="1" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
       <c r="H207" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>151</v>
+        <v>83</v>
       </c>
       <c r="B208" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C208" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
-      <c r="F208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G208" s="1" t="s">
-        <v>661</v>
+        <v>29</v>
       </c>
       <c r="H208" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>155</v>
+        <v>88</v>
       </c>
       <c r="B209" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C209" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="H209" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="B210" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C210" t="s">
-        <v>115</v>
+        <v>670</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="H210" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="B211" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C211" t="s">
-        <v>119</v>
+        <v>673</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="H211" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="B212" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C212" t="s">
-        <v>123</v>
+        <v>676</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>18</v>
+        <v>559</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="H212" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="B213" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C213" t="s">
-        <v>127</v>
+        <v>679</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>539</v>
+        <v>607</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>29</v>
+        <v>680</v>
       </c>
       <c r="H213" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="B214" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C214" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>29</v>
+        <v>682</v>
       </c>
       <c r="H214" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="B215" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C215" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>559</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H215" t="s">
-        <v>673</v>
+        <v>684</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="B216" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C216" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
-      <c r="F216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G216" s="1" t="s">
-        <v>29</v>
+        <v>685</v>
       </c>
       <c r="H216" t="s">
-        <v>674</v>
+        <v>686</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="B217" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C217" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>532</v>
+        <v>687</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>29</v>
+        <v>688</v>
       </c>
       <c r="H217" t="s">
-        <v>605</v>
+        <v>689</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="B218" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C218" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>477</v>
+        <v>504</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>675</v>
+        <v>690</v>
       </c>
       <c r="H218" t="s">
-        <v>676</v>
+        <v>691</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="B219" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C219" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
+      <c r="F219" t="s">
+        <v>504</v>
+      </c>
       <c r="G219" s="1" t="s">
-        <v>677</v>
+        <v>692</v>
       </c>
       <c r="H219" t="s">
-        <v>678</v>
+        <v>693</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="B220" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C220" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>539</v>
+        <v>504</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>679</v>
+        <v>694</v>
       </c>
       <c r="H220" t="s">
-        <v>680</v>
+        <v>695</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="B221" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C221" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>539</v>
+        <v>18</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>681</v>
+        <v>696</v>
       </c>
       <c r="H221" t="s">
-        <v>682</v>
+        <v>697</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="B222" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C222" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>683</v>
+        <v>566</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>684</v>
+        <v>29</v>
       </c>
       <c r="H222" t="s">
-        <v>685</v>
+        <v>698</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="B223" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C223" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>477</v>
+        <v>566</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H223" t="s">
-        <v>686</v>
+        <v>699</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="B224" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C224" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
-      <c r="F224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G224" s="1" t="s">
-        <v>687</v>
+        <v>29</v>
       </c>
       <c r="H224" t="s">
-        <v>688</v>
+        <v>700</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="B225" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C225" t="s">
-        <v>689</v>
+        <v>166</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>539</v>
+        <v>566</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H225" t="s">
-        <v>690</v>
+        <v>701</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="B226" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C226" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H226" t="s">
-        <v>691</v>
+        <v>632</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="B227" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C227" t="s">
-        <v>692</v>
+        <v>174</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>539</v>
+        <v>504</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>29</v>
+        <v>702</v>
       </c>
       <c r="H227" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="B228" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C228" t="s">
-        <v>694</v>
+        <v>177</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
-      <c r="F228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G228" s="1" t="s">
-        <v>29</v>
+        <v>704</v>
       </c>
       <c r="H228" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>261</v>
+        <v>229</v>
       </c>
       <c r="B229" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C229" t="s">
-        <v>697</v>
+        <v>181</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="H229" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>700</v>
+        <v>233</v>
       </c>
       <c r="B230" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C230" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>532</v>
+        <v>566</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="H230" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>257</v>
+        <v>236</v>
       </c>
       <c r="B231" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C231" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>532</v>
+        <v>710</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="H231" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="B232" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C232" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232" t="s">
         <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>28</v>
+        <v>504</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>705</v>
+        <v>29</v>
       </c>
       <c r="H232" t="s">
-        <v>706</v>
+        <v>713</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B233" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C233" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>28</v>
+        <v>607</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>707</v>
+        <v>714</v>
       </c>
       <c r="H233" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="B234" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C234" t="s">
-        <v>197</v>
+        <v>716</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>18</v>
+        <v>566</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>709</v>
+        <v>29</v>
       </c>
       <c r="H234" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="B235" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C235" t="s">
-        <v>711</v>
+        <v>201</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235" t="s">
         <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>712</v>
+        <v>29</v>
       </c>
       <c r="H235" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>281</v>
+        <v>256</v>
       </c>
       <c r="B236" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C236" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>477</v>
+        <v>566</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H236" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>297</v>
+        <v>260</v>
       </c>
       <c r="B237" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C237" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>28</v>
+        <v>722</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H237" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B238" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C238" t="s">
-        <v>220</v>
+        <v>724</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>539</v>
+        <v>607</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>29</v>
+        <v>725</v>
       </c>
       <c r="H238" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>289</v>
+        <v>727</v>
       </c>
       <c r="B239" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="C239" t="s">
+        <v>208</v>
+      </c>
+      <c r="D239" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" t="s">
+        <v>12</v>
+      </c>
+      <c r="F239" t="s">
+        <v>559</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H239" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>284</v>
+      </c>
+      <c r="B240" t="s">
+        <v>653</v>
+      </c>
+      <c r="C240" t="s">
+        <v>212</v>
+      </c>
+      <c r="D240" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240" t="s">
+        <v>12</v>
+      </c>
+      <c r="F240" t="s">
+        <v>559</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H240" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>280</v>
+      </c>
+      <c r="B241" t="s">
+        <v>653</v>
+      </c>
+      <c r="C241" t="s">
+        <v>216</v>
+      </c>
+      <c r="D241" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241" t="s">
+        <v>12</v>
+      </c>
+      <c r="F241" t="s">
+        <v>28</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H241" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>276</v>
+      </c>
+      <c r="B242" t="s">
+        <v>653</v>
+      </c>
+      <c r="C242" t="s">
+        <v>220</v>
+      </c>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" t="s">
+        <v>12</v>
+      </c>
+      <c r="F242" t="s">
+        <v>28</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H242" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>292</v>
+      </c>
+      <c r="B243" t="s">
+        <v>653</v>
+      </c>
+      <c r="C243" t="s">
         <v>224</v>
       </c>
-      <c r="D239" t="s">
-[...8 lines deleted...]
-      <c r="G239" s="1" t="s">
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" t="s">
+        <v>12</v>
+      </c>
+      <c r="F243" t="s">
+        <v>18</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H243" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>296</v>
+      </c>
+      <c r="B244" t="s">
+        <v>653</v>
+      </c>
+      <c r="C244" t="s">
+        <v>738</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" t="s">
+        <v>607</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H244" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>308</v>
+      </c>
+      <c r="B245" t="s">
+        <v>653</v>
+      </c>
+      <c r="C245" t="s">
+        <v>741</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>504</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="H239" t="s">
-        <v>719</v>
+      <c r="H245" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>324</v>
+      </c>
+      <c r="B246" t="s">
+        <v>653</v>
+      </c>
+      <c r="C246" t="s">
+        <v>743</v>
+      </c>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>28</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H246" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>312</v>
+      </c>
+      <c r="B247" t="s">
+        <v>653</v>
+      </c>
+      <c r="C247" t="s">
+        <v>247</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>566</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H247" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>316</v>
+      </c>
+      <c r="B248" t="s">
+        <v>653</v>
+      </c>
+      <c r="C248" t="s">
+        <v>251</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>559</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H248" t="s">
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9090,50 +9418,59 @@
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>