--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1973" uniqueCount="747">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2116" uniqueCount="801">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -308,120 +308,336 @@
     <t>347</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>José Carlos</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/347/scan2026-04-06_163243.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas atribuições regimentais e com fundamento na Lei Orgânica Municipal e no Regimento Interno desta Casa, vem, respeitosamente, à presença de Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando as seguintes providências:_x000D_
 Aquisição e distribuição imediata dos EPIs eventualmente em falta ou com prazo de validade vencido, garantindo a todos os servidores profissionais que trabalham com instalação e manutenção elétrica.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante a Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, REQUER, após ouvido o soberano Plenário, seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando que adote, com URGÊNCIA, providências junto à empresa contratada responsável pela execução das obras de construção da Praça Adão Meireles a retirada imediata de todos os blocos de meio-fio, pedaços de concreto e entulhos que se encontram espalhados pelas vias públicas no entorno da referida obra.</t>
   </si>
   <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/350/scan2026-05-08_164416.pdf</t>
+  </si>
+  <si>
+    <t>VIABILIDADE TÉCNICA E ORÇAMENTÁRIA PARA CONCESSÃO DE REAJUSTE REAL NO SALÁRIO BASE DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SÃO MIGUEL DO PASSA QUATRO, EM TODAS AS CATEGORIAS.</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/351/scan2026-05-15_162220.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INSTALAÇÃO IMEDIATA DAS NOVAS LIXEIRAS NAS VIAS PÚBLICAS DO MUNICÍPIO DE SÃO MIGUEL DO PASSA QUATRO, CONSIDERANDO QUE OS EQUIPAMENTOS ENCONTRAM-SE PARADOS SEM UTILIZAÇÃO NA GARAGEM MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/352/scan2026-05-15_162433.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INSTALAÇÃO DE SISTEMA DE VIDEOMONITORAMENTO (CÂMERAS DE SEGURANÇA) E CONTRATAÇÃO/DISPOSIÇÃO DE GUARDA PATRIMONIAL PARA TODOS OS PRÉDIOS PÚBLICOS DO MUNICÍPIO DE SÃO MIGUEL DO PASSA QUATRO.</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Marquinho do Agro</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/353/23.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INCENTIVO À INSEMINAÇÃO ARTIFICIAL DE REBANHOS NO ÂMBITO DO MUNICÍPIO DE SÃO MIGUEL DO PASSA QUATRO (GO), COMO AÇÃO COMPLEMENTAR AO PROGRAMA "PORTEIRA ADENTRO" (LEI MUNICIPAL Nº 885/2021).</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/354/scan2026-05-08_164743.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Excelentíssimo Prefeito Municipal, Gilmar Pereira de Souza, que envie equipes para realizarem a roçagem do mato nos lotes baldios do setor Alzira.</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/355/scan2026-05-08_164819.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Excelentíssimo Prefeito Municipal, Gilmar Pereira de Souza, que envie equipes especializadas para averiguar a relocação das casa do setor São Bráz.</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Gilmar</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/356/scan2026-05-08_164341.pdf</t>
+  </si>
+  <si>
+    <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que envie equipes para construção de um redutor de velocidade na ria Joaquim Vieira Machado próximo a residência do Sr. Antônio Roque.</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/357/scan2026-05-08_164310.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, requeremos a Vossas Excelências que seja apreciado e aprovado em Plenário o presente REQUERIMENTO, com solicitando do prefeito municipal que inicie com urgência a regar as praças públicas, canteiros centrais e onde mais forem necessário pois estamos num momento de estiagem sendo fundamental o início deste serviço o quanto antes.</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/358/scan2026-05-08_164441.pdf</t>
+  </si>
+  <si>
+    <t>Dessa forma vem requerer do Excelentíssimo prefeito Gilmar Pereira de Souza que realize serviços de manutenção e conservação da ponte Calixto Joaquim de Carvalho.</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/359/scan2026-05-08_164537.pdf</t>
+  </si>
+  <si>
+    <t>Dessa forma vem requerer do Excelentíssimo prefeito Gilmar Pereira de Souza que crie Projeto de Monitoramento da cidade em parceria com a Polícia Militar permitindo utilização de inteligência Artificial.</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/362/scan2026-05-15_162601.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Excelentíssimo Prefeito Municipal, Gilmar Pereira de Souza, que envie equipes para realizarem a pintura dos quebramolas localizados na avenida Alcides Pereira de Castro, especialmente o quebramola localizado de frente ao supermercado Basílio.</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/363/scan2026-05-15_161900.pdf</t>
+  </si>
+  <si>
+    <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que faça a instalação de um redutor de velocidade na avenida Valdir do Prado de frente a residência do Sr. João Igreja.</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/365/scan2026-05-21_160755.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de rede de proteção da quadra de esportes localizada no setor Pedro José de Aleluia.</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/366/scan2026-05-21_160602.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO a criação de um calendário para a coleta de lixo urbano.</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/367/scan2026-05-21_161427.pdf</t>
+  </si>
+  <si>
+    <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, faça a realização de processo seletivo para preenchimento das vagas de agente comunitário de saúde.</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/368/scan2026-05-21_161251.pdf</t>
+  </si>
+  <si>
+    <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, faça a substituição das lâmpadas de iluminação pública de frente ao ginásio municipal de esportes.</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/370/scan2026-05-21_160331.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Excelentíssimo Prefeito Municipal, Gilmar Pereira de Souza, realize operação tapa buraco nas ruas da cidade e que faça a roçagem dos lotes baldios no setor Guarujá.</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/371/scan2026-05-21_161007.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO para manutenção do sistema de ar condicionado nas ambulâncias do município, pois é necessário a manutenção dos veículos para dar mais conforto aos motoristas e pacientes que necessitam de utilizar do serviço.</t>
+  </si>
+  <si>
     <t>181</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/181/scan2025-01-27_171837.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça a roçagem do mato nas ruas, calçadas e lotes baldios localizados no Setor São Braz.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/182/scan2025-01-27_171758.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça a revitalização da praça Adão Meireles. Justifica nossa solicitação pois é um local que necessita de melhorias do poder público para que as pessoas possam utilizar o local como área de lazer.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/185/req2025-02-03_152854.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça reforma em geral,  e conclua a construção de dois banheiros públicos no estádio José Batista da Paixão.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/186/2025-02-04_142146.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça manutenção preventiva como troca de óleo, suspensão, faróis, e demais manutenções essenciais para o funcionamento correto dos veículos e para um melhor atendimento aos usuários.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Dessa forma vem requerer do Excelentíssimo prefeito Gilmar Pereira de Souza que realize serviços de manutenção e conservação das ruas da cidade (tapa-buracos), pois estamos aproximando do período  final de chuvas intensas e  sendo necessário a realização deste serviço.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>Gilmar</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/188/scan2025-02-12_090451.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que encaminhe a esta casa justificativas sobre o não pagamento das emendas impositivas referentes ao ano de 2024.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/191/scan2025-02-12_084030.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando o envio a esta casa de Leis projeto de Lei concedendo aumento salarial aos técnicos e técnicas de enfermagem, vigias, motoristas e administrativos.</t>
   </si>
   <si>
     <t>192</t>
-  </si>
-[...1 lines deleted...]
-    <t>Marquinho do Agro</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/192/scan2025-02-12_083826.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que determine a instalação de placas de sinalização de trânsito deste a GO 139 até a escola Irmã Célia Cândida da Rocha na região do Passaquatinho. Solicita ainda a disposição de um contêiner de lixo na mesma escola de ensino fundamental.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/193/scan2025-02-12_083522.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que faça a instalação de um alambrado na academia ao ar livre localizada ao lado da UBS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/194/scan2025-02-24_133425.pdf</t>
   </si>
   <si>
     <t>Eu, Gilmar José da Costa, Vereador no exercício do meu mandato, venho, respeitosamente, por meio deste, solicitar a Vossa Excelência após apreciação e aprovação em Plenário de um projeto de construção de um acesso viário ao lado da rodovia que interliga os Setores Pedro José de Aleluia e João Batista._x000D_
 Justifico a presente solicitação com base nas seguintes razões:_x000D_
@@ -503,249 +719,195 @@
   <si>
     <t>Vereador José Carlos de Carvalho, vem, respeitosamente, REQUERER ao Excelentíssimo Senhor Prefeito Municipal Gilmar Pereira de Souza que tome as providências necessárias para a criação da Guarda Municipal no âmbito do Município de São Miguel do Passa Quatro.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/206/scan2025-03-12_130810.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e conservação das estradas vicinais de toda a Região da Água Vemelha deste Município.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/207/scan2025-03-28_135011.pdf</t>
   </si>
   <si>
     <t>vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando que determine a praça como local de festas oficiais do município, pois na praça central concentra-se o maior número de comércios de alimentação e bebidas sendo que estes ficam prejudicados quando é realizado em outros locais, além de ser um ponto turístico e histórico de nossa cidade.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/208/scan2025-03-28_135319.pdf</t>
   </si>
   <si>
     <t>vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando que realize o pagamento do piso da categoria dos auxiliares de enfermagem.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/209/scan2025-03-28_132110.pdf</t>
   </si>
   <si>
     <t>solicitar a Vossa Excelência o envio de máquinas para a região do passa quatinho no sentido de realizar serviços de manutenção das estradas vicinais daquela região que necessita de escoamento da produção leiteira e de grãos além de transporte de alunos e as estradas estão precárias.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/210/scan2025-03-28_131646.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para realize pintura de faixa de pedestre na avenida da Alcides Pereira de Castro de frente o Supermercado Basílio e a Lotérica.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/211/scan2025-03-28_131330.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que determine o envio de máquinas na região do Passaquatinho e faça a recuperção da estrada Via Leste até o Pneu.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/212/scan2025-03-28_130958.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que determine o envio de máquinas na região do Passaquatinho e faça a recuperção da estrada que passa pela propriedade do Sr. Geraldo Martins até a proriedade do Sr. Edmar Júnior.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/213/scan2025-03-27_155602.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que determine o envio de máquinas na região do Passaquatinho e faça a recuperção da estrada que passa pela vendinha passando pela propriedade do Sr. Nestino até a chapada.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que faça o calçamento com bloquete sextavado de frente a escola Irmã Célia Candida da Rocha na região do Passaquatinho, é de suma importância a realização desta obra, pois no período de seca com o tráfego de veículos principalmente de veículos pesados dificulta muito o efetivo trabalho dos professores e alunos dentro da escola.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/215/scan2025-04-02_152700.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça a cosntrução de retornos em todas as ruas do setor João Batista que dão acesso a avenida Jair Cecílio Ceciliano.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/216/scan2025-04-02_152924.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, para que faça a cosntrução de calçadas na avenida Jair Cecílio Ceciliano que faz a ligação do setor João Batista ao Setor Primavera e construa uma rua que dá acesso aos setores João Batista e Pedro José de Aleluia.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>solicitar a Vossa Excelência após apreciação e aprovação em Plenário enviar expediente ao prefeito municipal solicitando que faça a recuperação com cascalhamento da estrada que passa pela região do Buriti passando pela propriedade do Sr. Liu.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/218/scan2025-03-28_131921.pdf</t>
   </si>
   <si>
     <t>solicitar do prefeito o envio de equipe técnica para realizar a pintura do muro da escola e instalação de câmeras de vídeomonitoramento na escola municipal Célia Cândida da Rocha na região do Passaquatinho.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>Marquinho do Agro, Guilherme</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/219/scan2025-03-27_153149.pdf</t>
   </si>
   <si>
     <t>solicitar do prefeito a informatização dos prontuários médicos e a digitalização das fichas de cadastro dos pacientes nas unidades de saúde do município.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/220/scan2025-04-02_152429.pdf</t>
   </si>
   <si>
     <t>requere do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando que faça a concessão de de titularidade aos servidores do município que tem direito ao benefício em seus vencimentos.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/222/scan2025-04-02_145926.pdf</t>
   </si>
   <si>
     <t>Solicita do prefeito que realize serviços de manutenção mecânica nos caminhões da coleta de lixo que é de suma importância sendo que é um serviço diário e inunterrupto portanto, a necessidade de manutenção é indispensável.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>requer do Excelentíssimo prefeito Gilmar Pereira de Souza que realize a revisão e promova as titularidades aos servidores da educação que possuem o direito.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/227/scan2025-04-23_150642.pdf</t>
   </si>
   <si>
     <t>Requer do Ilustríssimo Senhor Luciano Marçal de Bastos, gestor do Fundo de Previdência Municipal o envio a esta Casa de Leis do relatório financeiro previdenciário referente ao mês de março, contendo arrecadação, saldo em caixa, despesas administrativas, despesas previdenciárias e situação do pagamento das guias previdenciárias.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/228/scan2025-04-23_145206.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito municipal, Gilmar Pereira de Souza, que faça a substituição dos bloquetes sextavados da rua Felipe da Costa por pavimentação asfáltica.</t>
   </si>
   <si>
     <t>229</t>
-  </si>
-[...1 lines deleted...]
-    <t>37</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/229/scan2025-04-23_145530.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nos termos do  Regimento Interno da Câmara Municipal, que o prefeito municipal o Sr. Gilmar Pereira de souza encaminhe à esta Casa, para apreciação em Plenário, proposta visando a contratação de profissional especializado em Transtorno do Déficit de Atenção e Hiperatividade (TDAH), depressão, autismo e demais condições psiquiátricas, para atuação na rede municipal de saúde e educação.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/230/scan2025-04-23_151455.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo prefeito municipal, Excelentíssimo Sr. Gilmar Pereira de Souza, solicitando a contratação de um profissional especializado em mecânica pesada para atuar diretamente com a manutenção das máquinas do município.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>39</t>
   </si>
@@ -2742,56 +2904,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/321/scan2026-01-28_162648.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/322/scan2026-01-28_161232.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/323/scan2026-01-28_163634.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/327/scan2026-02-10_145949.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/328/scan2026-02-03_142748.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/330/scan2026-02-10_152528.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/331/scan2026-02-10_150739.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/332/scan2026-02-10_150508.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/333/scan2026-02-10_151027.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/334/scan2026-02-10_151458.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/335/scan2026-02-10_151723.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/338/scan2026-03-09_170738.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/347/scan2026-04-06_163243.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/181/scan2025-01-27_171837.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/182/scan2025-01-27_171758.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/185/req2025-02-03_152854.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/186/2025-02-04_142146.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/188/scan2025-02-12_090451.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/191/scan2025-02-12_084030.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/192/scan2025-02-12_083826.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/193/scan2025-02-12_083522.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/194/scan2025-02-24_133425.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/195/scan2025-02-24_133804.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/196/scan2025-02-24_133946.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/201/req2025-02-28_134344.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/202/req2025-02-28_134548.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/203/req2025-02-28_134053.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/204/rq16.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/205/scan2025-03-10_134622.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/206/scan2025-03-12_130810.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/207/scan2025-03-28_135011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/208/scan2025-03-28_135319.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/209/scan2025-03-28_132110.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/210/scan2025-03-28_131646.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/211/scan2025-03-28_131330.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/212/scan2025-03-28_130958.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/213/scan2025-03-27_155602.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/215/scan2025-04-02_152700.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/216/scan2025-04-02_152924.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/218/scan2025-03-28_131921.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/219/scan2025-03-27_153149.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/220/scan2025-04-02_152429.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/222/scan2025-04-02_145926.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/227/scan2025-04-23_150642.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/228/scan2025-04-23_145206.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/229/scan2025-04-23_145530.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/230/scan2025-04-23_151455.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/231/scan2025-04-23_150432.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/235/scan2025-04-23_150320.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/237/scan2025-05-06_161745.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/238/scan2025-05-06_162301.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/239/scan2025-05-06_162808.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/240/scan2025-05-06_152229.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/241/scan2025-05-06_152430.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/242/scan2025-05-08_151756.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/243/scan2025-05-08_151855.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/244/scan2025-05-08_152002.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/245/scan2025-05-08_152107.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/248/scan2025-05-15_140613.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/249/scan2025-05-15_140750.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/250/scan2025-05-22_164607.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/251/scan2025-06-05_155607.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/252/scan2025-06-05_154731.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/254/scan2025-06-05_155222.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/255/scan2025-06-11_143623.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/256/scan2025-06-11_143053.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/257/scan2025-06-11_143324.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/258/scan2025-06-26_165524.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/260/scan2025-08-20_144521.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/261/scan2025-08-20_143534.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/262/scan2025-08-18_155838.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/263/scan2025-08-18_160002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/264/scan2025-08-18_155452.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/265/scan2025-08-18_155607.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/269/scan2025-08-20_142932.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/270/scan2025-08-20_143850.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/271/scan2025-09-01_145335.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/272/scan2025-08-20_144141.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/274/scan2025-09-01_151201.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/275/scan2025-09-01_150705.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/280/scan2025-09-17_162902.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/281/scan2025-09-17_162722.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/282/scan2025-09-30_152704.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/284/scan2025-09-30_150656.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/286/scan2025-10-10_163018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/288/scan2025-10-15_082439.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/289/scan2025-10-15_082759.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/290/scan2025-10-15_083033.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/291/scan2025-10-15_081018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/292/scan2025-11-05_094250.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/293/scan2025-11-05_094506.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/294/scan2025-11-05_094650.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/295/scan2025-11-05_093944.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/305/scan2025-11-17_100644.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/306/scan2025-11-17_102559.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/307/scan2025-11-17_103641.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/308/scan2025-11-17_103641.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/309/scan2025-11-19_152549.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/310/scan2025-11-19_152858.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/136/req97.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/66/req_247.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/67/req_248.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/68/req_249.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/69/req_250.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/70/req_257.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/95/271.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/96/272.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/97/273.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/98/274.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/99/275.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/100/276.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/101/277.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/102/278.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/103/279.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/104/280.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/105/281.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/107/283.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/115/req284.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/108/285.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/113/286.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/116/287.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/117/req288.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/118/req289.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/119/req290.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/109/req292.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/121/req293.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/122/req294.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/123/req295.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/111/297.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/106/282.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/124/req301.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/125/req302.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/5/187_08eM0Qa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/6/188_OU5GafC.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/12/191_5O6Dh1v.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/13/192_5j9BfRQ.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/16/193.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/17/194.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/19/196.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/20/197.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/21/198.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/22/199.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/23/200.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/24/201.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/26/203.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/27/204.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/28/205.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/29/206.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/30/207.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/31/208.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/38/214.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/39/215.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/40/216.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/41/217.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/42/218.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/44/220.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/55/req226.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/56/req227.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/54/req228.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/53/req229.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/52/req230.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/57/req231.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/58/req232.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/321/scan2026-01-28_162648.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/322/scan2026-01-28_161232.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/323/scan2026-01-28_163634.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/327/scan2026-02-10_145949.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/328/scan2026-02-03_142748.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/330/scan2026-02-10_152528.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/331/scan2026-02-10_150739.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/332/scan2026-02-10_150508.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/333/scan2026-02-10_151027.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/334/scan2026-02-10_151458.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/335/scan2026-02-10_151723.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/338/scan2026-03-09_170738.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/347/scan2026-04-06_163243.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/350/scan2026-05-08_164416.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/351/scan2026-05-15_162220.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/352/scan2026-05-15_162433.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/353/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/354/scan2026-05-08_164743.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/355/scan2026-05-08_164819.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/356/scan2026-05-08_164341.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/357/scan2026-05-08_164310.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/358/scan2026-05-08_164441.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/359/scan2026-05-08_164537.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/362/scan2026-05-15_162601.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/363/scan2026-05-15_161900.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/365/scan2026-05-21_160755.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/366/scan2026-05-21_160602.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/367/scan2026-05-21_161427.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/368/scan2026-05-21_161251.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/370/scan2026-05-21_160331.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2026/371/scan2026-05-21_161007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/181/scan2025-01-27_171837.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/182/scan2025-01-27_171758.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/185/req2025-02-03_152854.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/186/2025-02-04_142146.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/188/scan2025-02-12_090451.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/191/scan2025-02-12_084030.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/192/scan2025-02-12_083826.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/193/scan2025-02-12_083522.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/194/scan2025-02-24_133425.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/195/scan2025-02-24_133804.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/196/scan2025-02-24_133946.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/201/req2025-02-28_134344.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/202/req2025-02-28_134548.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/203/req2025-02-28_134053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/204/rq16.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/205/scan2025-03-10_134622.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/206/scan2025-03-12_130810.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/207/scan2025-03-28_135011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/208/scan2025-03-28_135319.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/209/scan2025-03-28_132110.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/210/scan2025-03-28_131646.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/211/scan2025-03-28_131330.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/212/scan2025-03-28_130958.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/213/scan2025-03-27_155602.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/215/scan2025-04-02_152700.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/216/scan2025-04-02_152924.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/218/scan2025-03-28_131921.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/219/scan2025-03-27_153149.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/220/scan2025-04-02_152429.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/222/scan2025-04-02_145926.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/227/scan2025-04-23_150642.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/228/scan2025-04-23_145206.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/229/scan2025-04-23_145530.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/230/scan2025-04-23_151455.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/231/scan2025-04-23_150432.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/235/scan2025-04-23_150320.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/237/scan2025-05-06_161745.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/238/scan2025-05-06_162301.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/239/scan2025-05-06_162808.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/240/scan2025-05-06_152229.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/241/scan2025-05-06_152430.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/242/scan2025-05-08_151756.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/243/scan2025-05-08_151855.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/244/scan2025-05-08_152002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/245/scan2025-05-08_152107.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/248/scan2025-05-15_140613.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/249/scan2025-05-15_140750.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/250/scan2025-05-22_164607.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/251/scan2025-06-05_155607.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/252/scan2025-06-05_154731.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/254/scan2025-06-05_155222.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/255/scan2025-06-11_143623.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/256/scan2025-06-11_143053.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/257/scan2025-06-11_143324.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/258/scan2025-06-26_165524.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/260/scan2025-08-20_144521.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/261/scan2025-08-20_143534.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/262/scan2025-08-18_155838.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/263/scan2025-08-18_160002.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/264/scan2025-08-18_155452.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/265/scan2025-08-18_155607.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/269/scan2025-08-20_142932.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/270/scan2025-08-20_143850.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/271/scan2025-09-01_145335.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/272/scan2025-08-20_144141.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/274/scan2025-09-01_151201.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/275/scan2025-09-01_150705.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/280/scan2025-09-17_162902.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/281/scan2025-09-17_162722.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/282/scan2025-09-30_152704.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/284/scan2025-09-30_150656.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/286/scan2025-10-10_163018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/288/scan2025-10-15_082439.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/289/scan2025-10-15_082759.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/290/scan2025-10-15_083033.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/291/scan2025-10-15_081018.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/292/scan2025-11-05_094250.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/293/scan2025-11-05_094506.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/294/scan2025-11-05_094650.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/295/scan2025-11-05_093944.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/305/scan2025-11-17_100644.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/306/scan2025-11-17_102559.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/307/scan2025-11-17_103641.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/308/scan2025-11-17_103641.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/309/scan2025-11-19_152549.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2025/310/scan2025-11-19_152858.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_096.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2021/136/req97.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/66/req_247.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/67/req_248.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/68/req_249.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/69/req_250.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/70/req_257.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/95/271.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/96/272.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/97/273.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/98/274.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/99/275.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/100/276.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/101/277.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/102/278.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/103/279.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/104/280.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/105/281.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/107/283.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/115/req284.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/108/285.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/113/286.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/116/287.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/117/req288.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/118/req289.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/119/req290.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/109/req292.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/121/req293.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/122/req294.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/123/req295.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/111/297.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/106/282.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/124/req301.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/125/req302.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/5/187_08eM0Qa.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/6/188_OU5GafC.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/12/191_5O6Dh1v.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/13/192_5j9BfRQ.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/16/193.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/17/194.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/19/196.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/20/197.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/21/198.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/22/199.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/23/200.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/24/201.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/26/203.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/27/204.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/28/205.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/29/206.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/30/207.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/31/208.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/38/214.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/39/215.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/40/216.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/41/217.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/42/218.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/44/220.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/55/req226.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/56/req227.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/54/req228.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/53/req229.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/52/req230.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/57/req231.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2018/58/req232.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H248"/>
+  <dimension ref="A1:H266"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="85.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -3288,5938 +3450,6403 @@
       </c>
       <c r="C20" t="s">
         <v>88</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H20" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>90</v>
       </c>
       <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>91</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H21" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>29</v>
+        <v>109</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>112</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>106</v>
+        <v>33</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>116</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>46</v>
+        <v>121</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="H28" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>50</v>
+        <v>125</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B30" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>54</v>
+        <v>129</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="H30" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>58</v>
+        <v>133</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="H31" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>62</v>
+        <v>137</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="H32" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>66</v>
+        <v>141</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
-      <c r="F33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="1" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="H33" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="B34" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>71</v>
+        <v>145</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="H34" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>74</v>
+        <v>149</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="H35" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="B36" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>77</v>
+        <v>153</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="H36" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>80</v>
+        <v>157</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="H37" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="B38" t="s">
-        <v>91</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>67</v>
+        <v>104</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="H38" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="B39" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C39" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="H39" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>150</v>
+        <v>168</v>
       </c>
       <c r="B40" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C40" t="s">
-        <v>151</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C41" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="H41" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C42" t="s">
-        <v>159</v>
+        <v>27</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="H42" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="B43" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C43" t="s">
-        <v>163</v>
+        <v>32</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>164</v>
+        <v>29</v>
       </c>
       <c r="H43" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C44" t="s">
-        <v>167</v>
+        <v>37</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>38</v>
+        <v>117</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="H44" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="B45" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C45" t="s">
-        <v>171</v>
+        <v>42</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="H45" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="B46" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C46" t="s">
-        <v>175</v>
+        <v>46</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>29</v>
+        <v>186</v>
       </c>
       <c r="H46" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="B47" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C47" t="s">
-        <v>178</v>
+        <v>50</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="H47" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="B48" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C48" t="s">
-        <v>182</v>
+        <v>54</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>18</v>
+        <v>117</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="H48" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="B49" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C49" t="s">
-        <v>186</v>
+        <v>58</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>29</v>
+        <v>195</v>
       </c>
       <c r="H49" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="B50" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C50" t="s">
-        <v>189</v>
+        <v>62</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>23</v>
+        <v>198</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="H50" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="B51" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C51" t="s">
-        <v>193</v>
+        <v>66</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>194</v>
+        <v>104</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="H51" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B52" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C52" t="s">
-        <v>198</v>
+        <v>71</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="H52" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B53" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C53" t="s">
-        <v>202</v>
+        <v>74</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>23</v>
+        <v>117</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="H53" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B54" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C54" t="s">
-        <v>206</v>
+        <v>77</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>29</v>
+        <v>211</v>
       </c>
       <c r="H54" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B55" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C55" t="s">
-        <v>209</v>
+        <v>80</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="H55" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B56" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C56" t="s">
-        <v>213</v>
+        <v>83</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="H56" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B57" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C57" t="s">
-        <v>217</v>
+        <v>88</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="H57" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B58" t="s">
+        <v>165</v>
+      </c>
+      <c r="C58" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>33</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H58" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B59" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C59" t="s">
-        <v>225</v>
+        <v>95</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>226</v>
       </c>
       <c r="H59" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>228</v>
       </c>
       <c r="B60" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C60" t="s">
+        <v>99</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>38</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>231</v>
+      </c>
+      <c r="B61" t="s">
+        <v>165</v>
+      </c>
+      <c r="C61" t="s">
+        <v>103</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>38</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="H61" t="s">
         <v>233</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>234</v>
+      </c>
+      <c r="B62" t="s">
+        <v>165</v>
+      </c>
+      <c r="C62" t="s">
+        <v>108</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>38</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="H62" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>237</v>
+      </c>
+      <c r="B63" t="s">
+        <v>165</v>
+      </c>
+      <c r="C63" t="s">
+        <v>112</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>38</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H63" t="s">
         <v>239</v>
-      </c>
-[...16 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B64" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C64" t="s">
-        <v>244</v>
+        <v>116</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>245</v>
+        <v>29</v>
       </c>
       <c r="H64" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B65" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C65" t="s">
-        <v>248</v>
+        <v>121</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="H65" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="B66" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C66" t="s">
-        <v>252</v>
+        <v>125</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="H66" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="B67" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C67" t="s">
-        <v>256</v>
+        <v>129</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>257</v>
+        <v>29</v>
       </c>
       <c r="H67" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B68" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C68" t="s">
-        <v>260</v>
+        <v>133</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="H68" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="B69" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C69" t="s">
-        <v>264</v>
+        <v>137</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>28</v>
+        <v>254</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="H69" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="B70" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C70" t="s">
-        <v>268</v>
+        <v>141</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="H70" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="B71" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C71" t="s">
-        <v>272</v>
+        <v>145</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="H71" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="B72" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C72" t="s">
-        <v>276</v>
+        <v>149</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>67</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>277</v>
+        <v>29</v>
       </c>
       <c r="H72" t="s">
-        <v>278</v>
+        <v>264</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="B73" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C73" t="s">
-        <v>280</v>
+        <v>153</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="H73" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="B74" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C74" t="s">
-        <v>284</v>
+        <v>157</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="H74" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="B75" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C75" t="s">
-        <v>288</v>
+        <v>161</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>289</v>
+        <v>272</v>
       </c>
       <c r="H75" t="s">
-        <v>290</v>
+        <v>273</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="B76" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C76" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
       <c r="H76" t="s">
-        <v>294</v>
+        <v>277</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>295</v>
+        <v>278</v>
       </c>
       <c r="B77" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C77" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>297</v>
+        <v>280</v>
       </c>
       <c r="H77" t="s">
-        <v>298</v>
+        <v>281</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="B78" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C78" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="H78" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="B79" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C79" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>305</v>
+        <v>29</v>
       </c>
       <c r="H79" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="B80" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C80" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
+      <c r="F80" t="s">
+        <v>104</v>
+      </c>
       <c r="G80" s="1" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="H80" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="B81" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C81" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
-      <c r="F81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G81" s="1" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="H81" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>315</v>
+        <v>297</v>
       </c>
       <c r="B82" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C82" t="s">
-        <v>316</v>
+        <v>298</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>18</v>
+        <v>117</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="H82" t="s">
-        <v>318</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>319</v>
+        <v>301</v>
       </c>
       <c r="B83" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C83" t="s">
-        <v>320</v>
+        <v>302</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="H83" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="B84" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C84" t="s">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>325</v>
+        <v>307</v>
       </c>
       <c r="H84" t="s">
-        <v>326</v>
+        <v>308</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="B85" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C85" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="H85" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="B86" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C86" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
       <c r="H86" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="B87" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C87" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
+      <c r="F87" t="s">
+        <v>28</v>
+      </c>
       <c r="G87" s="1" t="s">
-        <v>29</v>
+        <v>319</v>
       </c>
       <c r="H87" t="s">
-        <v>337</v>
+        <v>320</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>338</v>
+        <v>321</v>
       </c>
       <c r="B88" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C88" t="s">
-        <v>339</v>
+        <v>322</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>29</v>
+        <v>323</v>
       </c>
       <c r="H88" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="B89" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C89" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="H89" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="B90" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C90" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="H90" t="s">
-        <v>347</v>
+        <v>332</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>348</v>
+        <v>333</v>
       </c>
       <c r="B91" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C91" t="s">
-        <v>349</v>
+        <v>334</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>350</v>
+        <v>335</v>
       </c>
       <c r="H91" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="B92" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C92" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="H92" t="s">
-        <v>355</v>
+        <v>340</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>356</v>
+        <v>341</v>
       </c>
       <c r="B93" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C93" t="s">
-        <v>357</v>
+        <v>342</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
       <c r="H93" t="s">
-        <v>359</v>
+        <v>344</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
       <c r="B94" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C94" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="H94" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="B95" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C95" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>33</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="H95" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
       <c r="B96" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C96" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>29</v>
+        <v>355</v>
       </c>
       <c r="H96" t="s">
-        <v>370</v>
+        <v>356</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
       <c r="B97" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C97" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="H97" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="B98" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C98" t="s">
-        <v>376</v>
+        <v>362</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
-      <c r="F98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G98" s="1" t="s">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="H98" t="s">
-        <v>378</v>
+        <v>364</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
       <c r="B99" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C99" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
-        <v>381</v>
+        <v>18</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="H99" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="B100" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C100" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
       <c r="H100" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
       <c r="B101" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C101" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>29</v>
+        <v>375</v>
       </c>
       <c r="H101" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="B102" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C102" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>393</v>
+        <v>117</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="H102" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="B103" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C103" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>23</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>29</v>
+        <v>383</v>
       </c>
       <c r="H103" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="B104" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C104" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>23</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="H104" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="B105" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C105" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
-      <c r="F105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G105" s="1" t="s">
-        <v>405</v>
+        <v>29</v>
       </c>
       <c r="H105" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>407</v>
+        <v>392</v>
       </c>
       <c r="B106" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C106" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>409</v>
+        <v>29</v>
       </c>
       <c r="H106" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
       <c r="B107" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C107" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>413</v>
+        <v>29</v>
       </c>
       <c r="H107" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>415</v>
+        <v>398</v>
       </c>
       <c r="B108" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C108" t="s">
-        <v>416</v>
+        <v>399</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>417</v>
+        <v>400</v>
       </c>
       <c r="H108" t="s">
-        <v>418</v>
+        <v>401</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>419</v>
+        <v>402</v>
       </c>
       <c r="B109" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C109" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>421</v>
+        <v>404</v>
       </c>
       <c r="H109" t="s">
-        <v>422</v>
+        <v>405</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>423</v>
+        <v>406</v>
       </c>
       <c r="B110" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C110" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="H110" t="s">
-        <v>426</v>
+        <v>409</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>427</v>
+        <v>410</v>
       </c>
       <c r="B111" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C111" t="s">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>429</v>
+        <v>412</v>
       </c>
       <c r="H111" t="s">
-        <v>430</v>
+        <v>413</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>431</v>
+        <v>414</v>
       </c>
       <c r="B112" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C112" t="s">
-        <v>432</v>
+        <v>415</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>29</v>
+        <v>416</v>
       </c>
       <c r="H112" t="s">
-        <v>433</v>
+        <v>417</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>434</v>
+        <v>418</v>
       </c>
       <c r="B113" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C113" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>106</v>
+        <v>33</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>29</v>
+        <v>420</v>
       </c>
       <c r="H113" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="B114" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C114" t="s">
-        <v>438</v>
+        <v>423</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>106</v>
+        <v>18</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H114" t="s">
-        <v>439</v>
+        <v>424</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>440</v>
+        <v>425</v>
       </c>
       <c r="B115" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C115" t="s">
-        <v>441</v>
+        <v>426</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>113</v>
+        <v>84</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>29</v>
+        <v>427</v>
       </c>
       <c r="H115" t="s">
-        <v>442</v>
+        <v>428</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
       <c r="B116" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C116" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>29</v>
+        <v>431</v>
       </c>
       <c r="H116" t="s">
-        <v>445</v>
+        <v>432</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>446</v>
+        <v>433</v>
       </c>
       <c r="B117" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C117" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>38</v>
+        <v>435</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>29</v>
+        <v>436</v>
       </c>
       <c r="H117" t="s">
-        <v>448</v>
+        <v>437</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="B118" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C118" t="s">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
+      <c r="F118" t="s">
+        <v>104</v>
+      </c>
       <c r="G118" s="1" t="s">
-        <v>29</v>
+        <v>440</v>
       </c>
       <c r="H118" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="B119" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C119" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>454</v>
+        <v>29</v>
       </c>
       <c r="H119" t="s">
-        <v>455</v>
+        <v>444</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="B120" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C120" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>33</v>
+        <v>447</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="H120" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="B121" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C121" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>462</v>
+        <v>29</v>
       </c>
       <c r="H121" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>464</v>
+        <v>453</v>
       </c>
       <c r="B122" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C122" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="H122" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>468</v>
+        <v>457</v>
       </c>
       <c r="B123" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C123" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>381</v>
+        <v>23</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>470</v>
+        <v>459</v>
       </c>
       <c r="H123" t="s">
-        <v>471</v>
+        <v>460</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>472</v>
+        <v>461</v>
       </c>
       <c r="B124" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C124" t="s">
-        <v>473</v>
+        <v>462</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>381</v>
+        <v>38</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>474</v>
+        <v>463</v>
       </c>
       <c r="H124" t="s">
-        <v>475</v>
+        <v>464</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>476</v>
+        <v>465</v>
       </c>
       <c r="B125" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C125" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>29</v>
+        <v>467</v>
       </c>
       <c r="H125" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="B126" t="s">
-        <v>91</v>
+        <v>165</v>
       </c>
       <c r="C126" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>29</v>
+        <v>471</v>
       </c>
       <c r="H126" t="s">
-        <v>481</v>
+        <v>472</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="B127" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C127" t="s">
-        <v>441</v>
+        <v>474</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>23</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="H127" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="B128" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C128" t="s">
-        <v>444</v>
+        <v>478</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="H128" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="B129" t="s">
+        <v>165</v>
+      </c>
+      <c r="C129" t="s">
+        <v>482</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>84</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="C129" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H129" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="B130" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C130" t="s">
-        <v>450</v>
+        <v>486</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H130" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="B131" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C131" t="s">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>495</v>
+        <v>117</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H131" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="B132" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C132" t="s">
-        <v>457</v>
+        <v>492</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>495</v>
+        <v>117</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H132" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="B133" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C133" t="s">
-        <v>461</v>
+        <v>495</v>
       </c>
       <c r="D133" t="s">
         <v>11</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>490</v>
+        <v>104</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H133" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="B134" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C134" t="s">
-        <v>465</v>
+        <v>498</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>106</v>
+        <v>38</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H134" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B135" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C135" t="s">
-        <v>469</v>
+        <v>501</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>504</v>
+        <v>38</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H135" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B136" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C136" t="s">
-        <v>473</v>
+        <v>504</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H136" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>506</v>
+      </c>
+      <c r="B137" t="s">
+        <v>165</v>
+      </c>
+      <c r="C137" t="s">
+        <v>507</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>33</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>508</v>
-      </c>
-[...16 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H137" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>510</v>
       </c>
       <c r="B138" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C138" t="s">
-        <v>480</v>
+        <v>511</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>29</v>
+        <v>512</v>
       </c>
       <c r="H138" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B139" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C139" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>29</v>
+        <v>516</v>
       </c>
       <c r="H139" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B140" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C140" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>29</v>
+        <v>520</v>
       </c>
       <c r="H140" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="B141" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C141" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="D141" t="s">
         <v>11</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>67</v>
+        <v>435</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>29</v>
+        <v>524</v>
       </c>
       <c r="H141" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="B142" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C142" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>504</v>
+        <v>435</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>29</v>
+        <v>528</v>
       </c>
       <c r="H142" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="B143" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C143" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H143" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="B144" t="s">
-        <v>483</v>
+        <v>165</v>
       </c>
       <c r="C144" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H144" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="B145" t="s">
-        <v>483</v>
+        <v>537</v>
       </c>
       <c r="C145" t="s">
-        <v>531</v>
+        <v>495</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>29</v>
+        <v>538</v>
       </c>
       <c r="H145" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="B146" t="s">
-        <v>483</v>
+        <v>537</v>
       </c>
       <c r="C146" t="s">
-        <v>534</v>
+        <v>498</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146" t="s">
         <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>29</v>
+        <v>541</v>
       </c>
       <c r="H146" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="B147" t="s">
-        <v>483</v>
+        <v>537</v>
       </c>
       <c r="C147" t="s">
-        <v>537</v>
+        <v>501</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>38</v>
+        <v>544</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H147" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="B148" t="s">
-        <v>483</v>
+        <v>537</v>
       </c>
       <c r="C148" t="s">
-        <v>540</v>
+        <v>504</v>
       </c>
       <c r="D148" t="s">
         <v>11</v>
       </c>
       <c r="E148" t="s">
         <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H148" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="B149" t="s">
-        <v>483</v>
+        <v>537</v>
       </c>
       <c r="C149" t="s">
-        <v>543</v>
+        <v>507</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149" t="s">
         <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>490</v>
+        <v>549</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H149" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="B150" t="s">
-        <v>483</v>
+        <v>537</v>
       </c>
       <c r="C150" t="s">
-        <v>546</v>
+        <v>511</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150" t="s">
         <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>106</v>
+        <v>549</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H150" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="B151" t="s">
-        <v>483</v>
+        <v>537</v>
       </c>
       <c r="C151" t="s">
-        <v>549</v>
+        <v>515</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>495</v>
+        <v>544</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H151" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="B152" t="s">
-        <v>483</v>
+        <v>537</v>
       </c>
       <c r="C152" t="s">
-        <v>552</v>
+        <v>519</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H152" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="B153" t="s">
-        <v>483</v>
+        <v>537</v>
       </c>
       <c r="C153" t="s">
-        <v>555</v>
+        <v>523</v>
       </c>
       <c r="D153" t="s">
         <v>11</v>
       </c>
       <c r="E153" t="s">
         <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>490</v>
+        <v>558</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H153" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>328</v>
+        <v>560</v>
       </c>
       <c r="B154" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C154" t="s">
+        <v>527</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
         <v>558</v>
       </c>
-      <c r="D154" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G154" s="1" t="s">
-        <v>560</v>
+        <v>29</v>
       </c>
       <c r="H154" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>332</v>
+        <v>562</v>
       </c>
       <c r="B155" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C155" t="s">
-        <v>271</v>
+        <v>531</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155" t="s">
         <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>559</v>
+        <v>38</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>562</v>
+        <v>29</v>
       </c>
       <c r="H155" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>336</v>
+        <v>564</v>
       </c>
       <c r="B156" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C156" t="s">
-        <v>275</v>
+        <v>534</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156" t="s">
         <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>559</v>
+        <v>38</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>564</v>
+        <v>29</v>
       </c>
       <c r="H156" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>339</v>
+        <v>566</v>
       </c>
       <c r="B157" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C157" t="s">
-        <v>279</v>
+        <v>567</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157" t="s">
         <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>566</v>
+        <v>67</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>567</v>
+        <v>29</v>
       </c>
       <c r="H157" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>361</v>
+        <v>569</v>
       </c>
       <c r="B158" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C158" t="s">
-        <v>283</v>
+        <v>570</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158" t="s">
         <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>504</v>
+        <v>67</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H158" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>365</v>
+        <v>572</v>
       </c>
       <c r="B159" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C159" t="s">
-        <v>287</v>
+        <v>573</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>504</v>
+        <v>67</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H159" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>369</v>
+        <v>575</v>
       </c>
       <c r="B160" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C160" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>504</v>
+        <v>558</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H160" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>372</v>
+        <v>578</v>
       </c>
       <c r="B161" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C161" t="s">
-        <v>291</v>
+        <v>579</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>504</v>
+        <v>33</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H161" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>376</v>
+        <v>581</v>
       </c>
       <c r="B162" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C162" t="s">
-        <v>295</v>
+        <v>582</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H162" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>380</v>
+        <v>584</v>
       </c>
       <c r="B163" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C163" t="s">
-        <v>299</v>
+        <v>585</v>
       </c>
       <c r="D163" t="s">
         <v>11</v>
       </c>
       <c r="E163" t="s">
         <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>504</v>
+        <v>33</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H163" t="s">
-        <v>575</v>
+        <v>586</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>342</v>
+        <v>587</v>
       </c>
       <c r="B164" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C164" t="s">
-        <v>303</v>
+        <v>588</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164" t="s">
         <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>576</v>
+        <v>29</v>
       </c>
       <c r="H164" t="s">
-        <v>577</v>
+        <v>589</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>385</v>
+        <v>590</v>
       </c>
       <c r="B165" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C165" t="s">
-        <v>307</v>
+        <v>591</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165" t="s">
         <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H165" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>389</v>
+        <v>593</v>
       </c>
       <c r="B166" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C166" t="s">
-        <v>579</v>
+        <v>594</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166" t="s">
         <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>28</v>
+        <v>117</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H166" t="s">
-        <v>577</v>
+        <v>595</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>400</v>
+        <v>596</v>
       </c>
       <c r="B167" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C167" t="s">
-        <v>315</v>
+        <v>597</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
-        <v>559</v>
+        <v>544</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H167" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>438</v>
+        <v>599</v>
       </c>
       <c r="B168" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C168" t="s">
-        <v>352</v>
+        <v>600</v>
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
-        <v>504</v>
+        <v>117</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>581</v>
+        <v>29</v>
       </c>
       <c r="H168" t="s">
-        <v>582</v>
+        <v>601</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>441</v>
+        <v>602</v>
       </c>
       <c r="B169" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C169" t="s">
-        <v>356</v>
+        <v>603</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169" t="s">
         <v>12</v>
       </c>
       <c r="F169" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>583</v>
+        <v>29</v>
       </c>
       <c r="H169" t="s">
-        <v>584</v>
+        <v>604</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>444</v>
+        <v>605</v>
       </c>
       <c r="B170" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C170" t="s">
-        <v>585</v>
+        <v>606</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170" t="s">
         <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>38</v>
+        <v>117</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>586</v>
+        <v>29</v>
       </c>
       <c r="H170" t="s">
-        <v>587</v>
+        <v>607</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>447</v>
+        <v>608</v>
       </c>
       <c r="B171" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="C171" t="s">
-        <v>360</v>
+        <v>609</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>38</v>
+        <v>544</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>588</v>
+        <v>29</v>
       </c>
       <c r="H171" t="s">
-        <v>589</v>
+        <v>610</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>450</v>
+        <v>382</v>
       </c>
       <c r="B172" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C172" t="s">
-        <v>364</v>
+        <v>612</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>38</v>
+        <v>613</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="H172" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>453</v>
+        <v>386</v>
       </c>
       <c r="B173" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C173" t="s">
-        <v>368</v>
+        <v>325</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>38</v>
+        <v>613</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>592</v>
+        <v>616</v>
       </c>
       <c r="H173" t="s">
-        <v>593</v>
+        <v>617</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>457</v>
+        <v>390</v>
       </c>
       <c r="B174" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C174" t="s">
-        <v>594</v>
+        <v>329</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>38</v>
+        <v>613</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>595</v>
+        <v>618</v>
       </c>
       <c r="H174" t="s">
-        <v>596</v>
+        <v>619</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>461</v>
+        <v>393</v>
       </c>
       <c r="B175" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C175" t="s">
-        <v>597</v>
+        <v>333</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>566</v>
+        <v>620</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>598</v>
+        <v>621</v>
       </c>
       <c r="H175" t="s">
-        <v>599</v>
+        <v>622</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>465</v>
+        <v>415</v>
       </c>
       <c r="B176" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C176" t="s">
-        <v>600</v>
+        <v>337</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>601</v>
+        <v>29</v>
       </c>
       <c r="H176" t="s">
-        <v>602</v>
+        <v>623</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>469</v>
+        <v>419</v>
       </c>
       <c r="B177" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C177" t="s">
-        <v>371</v>
+        <v>341</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>603</v>
+        <v>29</v>
       </c>
       <c r="H177" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>473</v>
+        <v>423</v>
       </c>
       <c r="B178" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C178" t="s">
-        <v>375</v>
+        <v>625</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>605</v>
+        <v>29</v>
       </c>
       <c r="H178" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>531</v>
+        <v>426</v>
       </c>
       <c r="B179" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C179" t="s">
-        <v>379</v>
+        <v>345</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>607</v>
+        <v>558</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H179" t="s">
-        <v>608</v>
+        <v>627</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>480</v>
+        <v>430</v>
       </c>
       <c r="B180" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C180" t="s">
-        <v>609</v>
+        <v>349</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>504</v>
+        <v>18</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>610</v>
+        <v>29</v>
       </c>
       <c r="H180" t="s">
-        <v>611</v>
+        <v>628</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>534</v>
+        <v>434</v>
       </c>
       <c r="B181" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C181" t="s">
-        <v>384</v>
+        <v>353</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>18</v>
+        <v>558</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>612</v>
+        <v>29</v>
       </c>
       <c r="H181" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>513</v>
+        <v>396</v>
       </c>
       <c r="B182" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C182" t="s">
-        <v>388</v>
+        <v>357</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>566</v>
+        <v>28</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>614</v>
+        <v>630</v>
       </c>
       <c r="H182" t="s">
-        <v>615</v>
+        <v>631</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>528</v>
+        <v>439</v>
       </c>
       <c r="B183" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C183" t="s">
-        <v>391</v>
+        <v>361</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>566</v>
+        <v>28</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="H183" t="s">
-        <v>617</v>
+        <v>632</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>537</v>
+        <v>443</v>
       </c>
       <c r="B184" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C184" t="s">
-        <v>396</v>
+        <v>633</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>607</v>
+        <v>28</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>618</v>
+        <v>29</v>
       </c>
       <c r="H184" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>540</v>
+        <v>454</v>
       </c>
       <c r="B185" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C185" t="s">
-        <v>399</v>
+        <v>369</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>28</v>
+        <v>613</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>620</v>
+        <v>29</v>
       </c>
       <c r="H185" t="s">
-        <v>621</v>
+        <v>634</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>543</v>
+        <v>492</v>
       </c>
       <c r="B186" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C186" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
-        <v>28</v>
+        <v>558</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="H186" t="s">
-        <v>623</v>
+        <v>636</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>546</v>
+        <v>495</v>
       </c>
       <c r="B187" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C187" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>504</v>
+        <v>613</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>624</v>
+        <v>637</v>
       </c>
       <c r="H187" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>549</v>
+        <v>498</v>
       </c>
       <c r="B188" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C188" t="s">
-        <v>411</v>
+        <v>639</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>504</v>
+        <v>38</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>29</v>
+        <v>640</v>
       </c>
       <c r="H188" t="s">
-        <v>626</v>
+        <v>641</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="B189" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C189" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
-        <v>566</v>
+        <v>38</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>627</v>
+        <v>642</v>
       </c>
       <c r="H189" t="s">
-        <v>628</v>
+        <v>643</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>552</v>
+        <v>504</v>
       </c>
       <c r="B190" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C190" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>559</v>
+        <v>38</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>629</v>
+        <v>644</v>
       </c>
       <c r="H190" t="s">
-        <v>630</v>
+        <v>645</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>555</v>
+        <v>507</v>
       </c>
       <c r="B191" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C191" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
-        <v>559</v>
+        <v>38</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>631</v>
+        <v>646</v>
       </c>
       <c r="H191" t="s">
-        <v>632</v>
+        <v>647</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>633</v>
+        <v>511</v>
       </c>
       <c r="B192" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C192" t="s">
-        <v>427</v>
+        <v>648</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192" t="s">
         <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>634</v>
+        <v>649</v>
       </c>
       <c r="H192" t="s">
-        <v>635</v>
+        <v>650</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B193" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C193" t="s">
-        <v>636</v>
+        <v>651</v>
       </c>
       <c r="D193" t="s">
         <v>11</v>
       </c>
       <c r="E193" t="s">
         <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>566</v>
+        <v>620</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>29</v>
+        <v>652</v>
       </c>
       <c r="H193" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B194" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C194" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>566</v>
+        <v>620</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="H194" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>432</v>
+        <v>523</v>
       </c>
       <c r="B195" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C195" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195" t="s">
         <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>641</v>
+        <v>620</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>29</v>
+        <v>657</v>
       </c>
       <c r="H195" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>435</v>
+        <v>527</v>
       </c>
       <c r="B196" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C196" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196" t="s">
         <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>504</v>
+        <v>620</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>29</v>
+        <v>659</v>
       </c>
       <c r="H196" t="s">
-        <v>643</v>
+        <v>660</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>477</v>
+        <v>585</v>
       </c>
       <c r="B197" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C197" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197" t="s">
         <v>12</v>
       </c>
+      <c r="F197" t="s">
+        <v>661</v>
+      </c>
       <c r="G197" s="1" t="s">
-        <v>644</v>
+        <v>29</v>
       </c>
       <c r="H197" t="s">
-        <v>608</v>
+        <v>662</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>645</v>
+        <v>534</v>
       </c>
       <c r="B198" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C198" t="s">
-        <v>440</v>
+        <v>663</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>38</v>
+        <v>558</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>646</v>
+        <v>664</v>
       </c>
       <c r="H198" t="s">
-        <v>647</v>
+        <v>665</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>648</v>
+        <v>588</v>
       </c>
       <c r="B199" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C199" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>504</v>
+        <v>18</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>649</v>
+        <v>666</v>
       </c>
       <c r="H199" t="s">
-        <v>650</v>
+        <v>667</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>525</v>
+        <v>567</v>
       </c>
       <c r="B200" t="s">
-        <v>557</v>
+        <v>611</v>
       </c>
       <c r="C200" t="s">
-        <v>651</v>
+        <v>442</v>
       </c>
       <c r="D200" t="s">
         <v>11</v>
       </c>
       <c r="E200" t="s">
         <v>12</v>
       </c>
+      <c r="F200" t="s">
+        <v>620</v>
+      </c>
       <c r="G200" s="1" t="s">
-        <v>29</v>
+        <v>668</v>
       </c>
       <c r="H200" t="s">
-        <v>652</v>
+        <v>669</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>22</v>
+        <v>582</v>
       </c>
       <c r="B201" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C201" t="s">
-        <v>100</v>
+        <v>445</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201" t="s">
         <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>504</v>
+        <v>620</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>29</v>
+        <v>670</v>
       </c>
       <c r="H201" t="s">
-        <v>654</v>
+        <v>671</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>32</v>
+        <v>591</v>
       </c>
       <c r="B202" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C202" t="s">
-        <v>103</v>
+        <v>450</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202" t="s">
         <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>607</v>
+        <v>661</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>655</v>
+        <v>672</v>
       </c>
       <c r="H202" t="s">
-        <v>656</v>
+        <v>673</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>37</v>
+        <v>594</v>
       </c>
       <c r="B203" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C203" t="s">
-        <v>105</v>
+        <v>453</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203" t="s">
         <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>566</v>
+        <v>28</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>657</v>
+        <v>674</v>
       </c>
       <c r="H203" t="s">
-        <v>658</v>
+        <v>675</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>62</v>
+        <v>597</v>
       </c>
       <c r="B204" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C204" t="s">
-        <v>109</v>
+        <v>457</v>
       </c>
       <c r="D204" t="s">
         <v>11</v>
       </c>
       <c r="E204" t="s">
         <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>504</v>
+        <v>28</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="H204" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>66</v>
+        <v>600</v>
       </c>
       <c r="B205" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C205" t="s">
-        <v>112</v>
+        <v>461</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205" t="s">
         <v>12</v>
       </c>
+      <c r="F205" t="s">
+        <v>558</v>
+      </c>
       <c r="G205" s="1" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="H205" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>77</v>
+        <v>603</v>
       </c>
       <c r="B206" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C206" t="s">
-        <v>116</v>
+        <v>465</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206" t="s">
         <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>607</v>
+        <v>558</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>663</v>
+        <v>29</v>
       </c>
       <c r="H206" t="s">
-        <v>664</v>
+        <v>680</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>80</v>
+        <v>570</v>
       </c>
       <c r="B207" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C207" t="s">
-        <v>119</v>
+        <v>469</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207" t="s">
         <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>38</v>
+        <v>620</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>665</v>
+        <v>681</v>
       </c>
       <c r="H207" t="s">
-        <v>666</v>
+        <v>682</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>83</v>
+        <v>606</v>
       </c>
       <c r="B208" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C208" t="s">
-        <v>122</v>
+        <v>473</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208" t="s">
         <v>12</v>
       </c>
+      <c r="F208" t="s">
+        <v>613</v>
+      </c>
       <c r="G208" s="1" t="s">
-        <v>29</v>
+        <v>683</v>
       </c>
       <c r="H208" t="s">
-        <v>667</v>
+        <v>684</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>88</v>
+        <v>609</v>
       </c>
       <c r="B209" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C209" t="s">
-        <v>125</v>
+        <v>477</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209" t="s">
         <v>12</v>
       </c>
       <c r="F209" t="s">
-        <v>504</v>
+        <v>613</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
       <c r="H209" t="s">
-        <v>669</v>
+        <v>686</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>151</v>
+        <v>687</v>
       </c>
       <c r="B210" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C210" t="s">
-        <v>670</v>
+        <v>481</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210" t="s">
         <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>504</v>
+        <v>28</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>671</v>
+        <v>688</v>
       </c>
       <c r="H210" t="s">
-        <v>672</v>
+        <v>689</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>155</v>
+        <v>573</v>
       </c>
       <c r="B211" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C211" t="s">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211" t="s">
         <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>504</v>
+        <v>620</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>674</v>
+        <v>29</v>
       </c>
       <c r="H211" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>159</v>
+        <v>576</v>
       </c>
       <c r="B212" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C212" t="s">
-        <v>676</v>
+        <v>692</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>559</v>
+        <v>620</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>677</v>
+        <v>693</v>
       </c>
       <c r="H212" t="s">
-        <v>678</v>
+        <v>694</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>163</v>
+        <v>486</v>
       </c>
       <c r="B213" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C213" t="s">
-        <v>679</v>
+        <v>485</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213" t="s">
         <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>607</v>
+        <v>695</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>680</v>
+        <v>29</v>
       </c>
       <c r="H213" t="s">
-        <v>681</v>
+        <v>696</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>167</v>
+        <v>489</v>
       </c>
       <c r="B214" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C214" t="s">
-        <v>129</v>
+        <v>488</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214" t="s">
         <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>682</v>
+        <v>29</v>
       </c>
       <c r="H214" t="s">
-        <v>683</v>
+        <v>697</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>171</v>
+        <v>531</v>
       </c>
       <c r="B215" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C215" t="s">
-        <v>132</v>
+        <v>491</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215" t="s">
         <v>12</v>
       </c>
-      <c r="F215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G215" s="1" t="s">
-        <v>29</v>
+        <v>698</v>
       </c>
       <c r="H215" t="s">
-        <v>684</v>
+        <v>662</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>175</v>
+        <v>699</v>
       </c>
       <c r="B216" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C216" t="s">
-        <v>135</v>
+        <v>494</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216" t="s">
         <v>12</v>
       </c>
+      <c r="F216" t="s">
+        <v>38</v>
+      </c>
       <c r="G216" s="1" t="s">
-        <v>685</v>
+        <v>700</v>
       </c>
       <c r="H216" t="s">
-        <v>686</v>
+        <v>701</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>178</v>
+        <v>702</v>
       </c>
       <c r="B217" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C217" t="s">
-        <v>138</v>
+        <v>497</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217" t="s">
         <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>687</v>
+        <v>558</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>688</v>
+        <v>703</v>
       </c>
       <c r="H217" t="s">
-        <v>689</v>
+        <v>704</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>182</v>
+        <v>579</v>
       </c>
       <c r="B218" t="s">
-        <v>653</v>
+        <v>611</v>
       </c>
       <c r="C218" t="s">
-        <v>141</v>
+        <v>705</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
-      <c r="F218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="1" t="s">
-        <v>690</v>
+        <v>29</v>
       </c>
       <c r="H218" t="s">
-        <v>691</v>
+        <v>706</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="B219" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C219" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
       <c r="F219" t="s">
-        <v>504</v>
+        <v>558</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>692</v>
+        <v>29</v>
       </c>
       <c r="H219" t="s">
-        <v>693</v>
+        <v>708</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>189</v>
+        <v>32</v>
       </c>
       <c r="B220" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C220" t="s">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>504</v>
+        <v>661</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>694</v>
+        <v>709</v>
       </c>
       <c r="H220" t="s">
-        <v>695</v>
+        <v>710</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>193</v>
+        <v>37</v>
       </c>
       <c r="B221" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C221" t="s">
-        <v>150</v>
+        <v>179</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>18</v>
+        <v>620</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>696</v>
+        <v>711</v>
       </c>
       <c r="H221" t="s">
-        <v>697</v>
+        <v>712</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>202</v>
+        <v>62</v>
       </c>
       <c r="B222" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C222" t="s">
-        <v>154</v>
+        <v>182</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>29</v>
+        <v>713</v>
       </c>
       <c r="H222" t="s">
-        <v>698</v>
+        <v>714</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>206</v>
+        <v>66</v>
       </c>
       <c r="B223" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C223" t="s">
-        <v>158</v>
+        <v>185</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
-      <c r="F223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G223" s="1" t="s">
-        <v>29</v>
+        <v>715</v>
       </c>
       <c r="H223" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>209</v>
+        <v>77</v>
       </c>
       <c r="B224" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C224" t="s">
-        <v>162</v>
+        <v>188</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
+      <c r="F224" t="s">
+        <v>661</v>
+      </c>
       <c r="G224" s="1" t="s">
-        <v>29</v>
+        <v>717</v>
       </c>
       <c r="H224" t="s">
-        <v>700</v>
+        <v>718</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>213</v>
+        <v>80</v>
       </c>
       <c r="B225" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C225" t="s">
-        <v>166</v>
+        <v>191</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>566</v>
+        <v>38</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>29</v>
+        <v>719</v>
       </c>
       <c r="H225" t="s">
-        <v>701</v>
+        <v>720</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>217</v>
+        <v>83</v>
       </c>
       <c r="B226" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C226" t="s">
-        <v>170</v>
+        <v>194</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H226" t="s">
-        <v>632</v>
+        <v>721</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>221</v>
+        <v>88</v>
       </c>
       <c r="B227" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C227" t="s">
-        <v>174</v>
+        <v>197</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>504</v>
+        <v>558</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>702</v>
+        <v>722</v>
       </c>
       <c r="H227" t="s">
-        <v>703</v>
+        <v>723</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>225</v>
+        <v>91</v>
       </c>
       <c r="B228" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C228" t="s">
-        <v>177</v>
+        <v>724</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
+      <c r="F228" t="s">
+        <v>558</v>
+      </c>
       <c r="G228" s="1" t="s">
-        <v>704</v>
+        <v>725</v>
       </c>
       <c r="H228" t="s">
-        <v>705</v>
+        <v>726</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>229</v>
+        <v>95</v>
       </c>
       <c r="B229" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C229" t="s">
-        <v>181</v>
+        <v>727</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
       <c r="H229" t="s">
-        <v>707</v>
+        <v>729</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>233</v>
+        <v>99</v>
       </c>
       <c r="B230" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C230" t="s">
-        <v>185</v>
+        <v>730</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>566</v>
+        <v>613</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>708</v>
+        <v>731</v>
       </c>
       <c r="H230" t="s">
-        <v>709</v>
+        <v>732</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>236</v>
+        <v>103</v>
       </c>
       <c r="B231" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C231" t="s">
-        <v>188</v>
+        <v>733</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>710</v>
+        <v>661</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>711</v>
+        <v>734</v>
       </c>
       <c r="H231" t="s">
-        <v>712</v>
+        <v>735</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>240</v>
+        <v>108</v>
       </c>
       <c r="B232" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C232" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232" t="s">
         <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>504</v>
+        <v>613</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>29</v>
+        <v>736</v>
       </c>
       <c r="H232" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>244</v>
+        <v>112</v>
       </c>
       <c r="B233" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C233" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>714</v>
+        <v>29</v>
       </c>
       <c r="H233" t="s">
-        <v>715</v>
+        <v>738</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>248</v>
+        <v>116</v>
       </c>
       <c r="B234" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C234" t="s">
-        <v>716</v>
+        <v>207</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
-      <c r="F234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G234" s="1" t="s">
-        <v>29</v>
+        <v>739</v>
       </c>
       <c r="H234" t="s">
-        <v>717</v>
+        <v>740</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>252</v>
+        <v>121</v>
       </c>
       <c r="B235" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C235" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235" t="s">
         <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>566</v>
+        <v>741</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>29</v>
+        <v>742</v>
       </c>
       <c r="H235" t="s">
-        <v>718</v>
+        <v>743</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>256</v>
+        <v>125</v>
       </c>
       <c r="B236" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C236" t="s">
-        <v>719</v>
+        <v>213</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>29</v>
+        <v>744</v>
       </c>
       <c r="H236" t="s">
-        <v>720</v>
+        <v>745</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>260</v>
+        <v>129</v>
       </c>
       <c r="B237" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C237" t="s">
-        <v>721</v>
+        <v>216</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>722</v>
+        <v>558</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>29</v>
+        <v>746</v>
       </c>
       <c r="H237" t="s">
-        <v>723</v>
+        <v>747</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>288</v>
+        <v>133</v>
       </c>
       <c r="B238" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C238" t="s">
-        <v>724</v>
+        <v>219</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>607</v>
+        <v>558</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>725</v>
+        <v>748</v>
       </c>
       <c r="H238" t="s">
-        <v>726</v>
+        <v>749</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>727</v>
+        <v>137</v>
       </c>
       <c r="B239" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C239" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>559</v>
+        <v>18</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>728</v>
+        <v>750</v>
       </c>
       <c r="H239" t="s">
-        <v>729</v>
+        <v>751</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>284</v>
+        <v>145</v>
       </c>
       <c r="B240" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C240" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>559</v>
+        <v>620</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="H240" t="s">
-        <v>731</v>
+        <v>752</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>280</v>
+        <v>149</v>
       </c>
       <c r="B241" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C241" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>28</v>
+        <v>620</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>732</v>
+        <v>29</v>
       </c>
       <c r="H241" t="s">
-        <v>733</v>
+        <v>753</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>276</v>
+        <v>153</v>
       </c>
       <c r="B242" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C242" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
-      <c r="F242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G242" s="1" t="s">
-        <v>734</v>
+        <v>29</v>
       </c>
       <c r="H242" t="s">
-        <v>735</v>
+        <v>754</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>292</v>
+        <v>157</v>
       </c>
       <c r="B243" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C243" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="D243" t="s">
         <v>11</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
       <c r="F243" t="s">
-        <v>18</v>
+        <v>620</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>736</v>
+        <v>29</v>
       </c>
       <c r="H243" t="s">
-        <v>737</v>
+        <v>755</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>296</v>
+        <v>161</v>
       </c>
       <c r="B244" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C244" t="s">
-        <v>738</v>
+        <v>237</v>
       </c>
       <c r="D244" t="s">
         <v>11</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>739</v>
+        <v>29</v>
       </c>
       <c r="H244" t="s">
-        <v>740</v>
+        <v>686</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>308</v>
+        <v>275</v>
       </c>
       <c r="B245" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C245" t="s">
-        <v>741</v>
+        <v>240</v>
       </c>
       <c r="D245" t="s">
         <v>11</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
       <c r="F245" t="s">
-        <v>504</v>
+        <v>558</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>29</v>
+        <v>756</v>
       </c>
       <c r="H245" t="s">
-        <v>742</v>
+        <v>757</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>324</v>
+        <v>279</v>
       </c>
       <c r="B246" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C246" t="s">
-        <v>743</v>
+        <v>242</v>
       </c>
       <c r="D246" t="s">
         <v>11</v>
       </c>
       <c r="E246" t="s">
         <v>12</v>
       </c>
-      <c r="F246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G246" s="1" t="s">
-        <v>29</v>
+        <v>758</v>
       </c>
       <c r="H246" t="s">
-        <v>744</v>
+        <v>759</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>312</v>
+        <v>283</v>
       </c>
       <c r="B247" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C247" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247" t="s">
         <v>12</v>
       </c>
       <c r="F247" t="s">
-        <v>566</v>
+        <v>620</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>29</v>
+        <v>760</v>
       </c>
       <c r="H247" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>316</v>
+        <v>287</v>
       </c>
       <c r="B248" t="s">
-        <v>653</v>
+        <v>707</v>
       </c>
       <c r="C248" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="D248" t="s">
         <v>11</v>
       </c>
       <c r="E248" t="s">
         <v>12</v>
       </c>
       <c r="F248" t="s">
-        <v>559</v>
+        <v>620</v>
       </c>
       <c r="G248" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H248" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>290</v>
+      </c>
+      <c r="B249" t="s">
+        <v>707</v>
+      </c>
+      <c r="C249" t="s">
+        <v>250</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>764</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H249" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>294</v>
+      </c>
+      <c r="B250" t="s">
+        <v>707</v>
+      </c>
+      <c r="C250" t="s">
+        <v>253</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>558</v>
+      </c>
+      <c r="G250" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="H248" t="s">
-        <v>746</v>
+      <c r="H250" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>298</v>
+      </c>
+      <c r="B251" t="s">
+        <v>707</v>
+      </c>
+      <c r="C251" t="s">
+        <v>257</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>661</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H251" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>302</v>
+      </c>
+      <c r="B252" t="s">
+        <v>707</v>
+      </c>
+      <c r="C252" t="s">
+        <v>770</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>620</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H252" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>306</v>
+      </c>
+      <c r="B253" t="s">
+        <v>707</v>
+      </c>
+      <c r="C253" t="s">
+        <v>260</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>620</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H253" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>310</v>
+      </c>
+      <c r="B254" t="s">
+        <v>707</v>
+      </c>
+      <c r="C254" t="s">
+        <v>773</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>620</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H254" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>314</v>
+      </c>
+      <c r="B255" t="s">
+        <v>707</v>
+      </c>
+      <c r="C255" t="s">
+        <v>775</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>776</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H255" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>342</v>
+      </c>
+      <c r="B256" t="s">
+        <v>707</v>
+      </c>
+      <c r="C256" t="s">
+        <v>778</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>661</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H256" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>781</v>
+      </c>
+      <c r="B257" t="s">
+        <v>707</v>
+      </c>
+      <c r="C257" t="s">
+        <v>265</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>613</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H257" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>338</v>
+      </c>
+      <c r="B258" t="s">
+        <v>707</v>
+      </c>
+      <c r="C258" t="s">
+        <v>268</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>613</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H258" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>334</v>
+      </c>
+      <c r="B259" t="s">
+        <v>707</v>
+      </c>
+      <c r="C259" t="s">
+        <v>271</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>28</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H259" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>330</v>
+      </c>
+      <c r="B260" t="s">
+        <v>707</v>
+      </c>
+      <c r="C260" t="s">
+        <v>274</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>28</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H260" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>346</v>
+      </c>
+      <c r="B261" t="s">
+        <v>707</v>
+      </c>
+      <c r="C261" t="s">
+        <v>278</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>18</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H261" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>350</v>
+      </c>
+      <c r="B262" t="s">
+        <v>707</v>
+      </c>
+      <c r="C262" t="s">
+        <v>792</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>661</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H262" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>362</v>
+      </c>
+      <c r="B263" t="s">
+        <v>707</v>
+      </c>
+      <c r="C263" t="s">
+        <v>795</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>558</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H263" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>378</v>
+      </c>
+      <c r="B264" t="s">
+        <v>707</v>
+      </c>
+      <c r="C264" t="s">
+        <v>797</v>
+      </c>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" t="s">
+        <v>28</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H264" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>366</v>
+      </c>
+      <c r="B265" t="s">
+        <v>707</v>
+      </c>
+      <c r="C265" t="s">
+        <v>301</v>
+      </c>
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" t="s">
+        <v>12</v>
+      </c>
+      <c r="F265" t="s">
+        <v>620</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H265" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>370</v>
+      </c>
+      <c r="B266" t="s">
+        <v>707</v>
+      </c>
+      <c r="C266" t="s">
+        <v>305</v>
+      </c>
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" t="s">
+        <v>12</v>
+      </c>
+      <c r="F266" t="s">
+        <v>613</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H266" t="s">
+        <v>800</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9427,50 +10054,68 @@
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>