--- v0 (2025-10-08)
+++ v1 (2026-05-07)
@@ -54,176 +54,176 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS</t>
   </si>
   <si>
     <t>Procuradoria Contábil - PC</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/</t>
   </si>
   <si>
     <t>Balanço Geral / 2016</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Comissões - CM</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/127/balancogeral2016.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/127/balancogeral2016.pdf</t>
   </si>
   <si>
     <t>Balanço Geral 216</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Cícero</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/128/dl72.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/128/dl72.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº72/2019 DE 28 DE MARÇO DE 2019_x000D_
 _x000D_
 _x000D_
 Concede o Título de Cidadão Honorário de São Miguel do Passa Quatro ao Sr. Eduardo Prado._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Art. 1º.  Fica oficializado o Título de Cidadão Honorário de São Miguel do Passa Quatro ao Sr. Eduardo Prado._x000D_
 _x000D_
 _x000D_
 Art. 2º Este Decreto entra em vigor na data de sua publicação._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
           São Miguel do Passa Quatro, 28 de março de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ________________________________x000D_
 EMERSON CÍCERO DIAS_x000D_
 Presidente</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/129/decreto73.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/129/decreto73.pdf</t>
   </si>
   <si>
     <t>Estabelece Ponto Facultativo na Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao art. 39, da Lei Orgânica do Município de São Miguel do Passa Quatro e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Câmara Municipal de São Miguel do Passa Quatro manifesta o seu profundo pesar pela morte de MURILO DA CONCEIÇÃO, falecido no dia 11/03/2019._x000D_
 Era Murilo da Conceição, pessoa idônea e de família ilustre, escolheu São Miguel do Passa Quatro para viver, onde se tornou “professor Murilo” o qual trabalhou por vários anos na formação de jovens como cidadãos e atletas nas categorias de base pelo que proporcionou grande bem a toda nossa comunidade._x000D_
 É, pois, justa a homenagem póstuma desta Casa, que representa os munícipes, a um cidadão que está a merecer a saudade da comunidade a que ele tanto serviu._x000D_
 _x000D_
 Transmita-se o teor desta à família enlutada._x000D_
 _x000D_
 É, pois, justa a homenagem póstuma desta Casa, que representa os munícipes, a uma cidadã que está a merecer a saudade da comunidade._x000D_
 Gabinete da Presidência da Câmara Municipal de São Miguel do Passa Quatro, 11 de março de 2019._x000D_
 _x000D_
 ________________________________________x000D_
 EMERSON CICERO DIAS _x000D_
 Presidente da Câmara</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/88/tceduardoprado.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/88/tceduardoprado.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão Honorário de São Miguel do Passa Quatro ao Sr. Eduardo Prado.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR EXECUTIVO</t>
   </si>
   <si>
     <t>PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>Altera o Anexo I, da Lei Complementar nº050, de 03 de janeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>24</t>
   </si>
@@ -260,135 +260,135 @@
   <si>
     <t>PROJETO DE LEI ORDINÁRIA EXECUTIVO</t>
   </si>
   <si>
     <t>Concede revisão anual aos Servidores Públicos do Município de São Miguel do Passa Quatro (GO) na forma que se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos Conselheiros Tutelares do Município de São Miguel do Passa Quatro (GO) na forma que se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentária para o exercício de 2020, (LDO) e dá outras providências.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/89/ldo2020.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/89/ldo2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentária para o Exercício 2020, (LDO) e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Misael, Cícero</t>
   </si>
   <si>
     <t>Reconhece como de utilidade pública municipal a entidade que menciona  dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Concede revisão geral anual aos Servidores Públicos da Câmara de Vereadores do Município de São Miguel do Passa Quatro (GO) na forma que se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Fábio Firmino Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/66/req_247.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/66/req_247.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que refaça  a pavimentação asfáltica na rua Horácio Cecílio Ceciliano abaixo da Avenida das Palmeiras, no local a enxurrada levou praticamente todo o asfalto e a rua encontra-se intransitável.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/67/req_248.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/67/req_248.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que tome as providências necessárias junto a empresa Saneamento de Goiás (SANEAGO) ao fim de viabilizar o Atestado de Viabilidade Técnica e Operacional no setor Industrial nesta cidade. Salientamos que o mencionado setor não possui rede de água tratada e, empresários que ali estão com suas empresas instaladas necessitam da instalação da rede de água para garantir suas demandas e necessidades.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/68/req_249.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/68/req_249.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que conclua com urgência a obra de pavimentação asfáltica do setor Santa Rita II incluindo galerias pluviais e meios-fios, pois as águas das chuvas estão abrindo erosões e danificando o serviço que foi iniciado, portanto, necessita de urgência conclusão para evitar o desperdício dos serviços  e do erário público.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Misael</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/69/req_250.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/69/req_250.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça um redutor de velocidade na rua Erico Josué Meireles de frente a rádio São Miguel FM.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Kleison da Silva Vieira</t>
   </si>
   <si>
     <t>Dessa forma, vem CONVOCAR o senhor Mauro Brasileiro, Secretário Municipal de Gestão Planejamento e Finanças a comparecer nesta Casa de Leis em Sessão Ordinária, onde trataremos dos seguintes assuntos: Contratos com Assessoria jurídica; funcionamento do fluxograma interno do Poder Executivo Municipal; informações gerais sobre a taxa de iluminação pública incluindo dados financeiros; arrecadação pública municipal como FPM, ICMS e receitas locais.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Dessa forma, vem solicitar do Excelentíssimo Prefeito Municipal Sr. Márcio Cecílio Ceciliano para enviar a esta Egrégia Casa Legislativa a relação dos nomes dos secretários municipais comissionados, lotados em suas pastas de acordo com a Lei Complementar nº050/2018, Art. 3º._x000D_
 I – Secretaria Municipal de Gestão, Planejamento e Finanças; _x000D_
@@ -425,465 +425,465 @@
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Dessa forma, envia ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, minuta de Projeto de Lei, onde o mesmo dispõe de novas regras sobre regularização fundiária rural e urbana no município de São Miguel do Passa Quatro.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal que envie cópias das notas fiscais referente a serviços mecânicos nos veículos do Município Palio weekend placas OGH 8018, OGH 8038 e OGH 8028; VW SAVEIRO placas NVO 4651, e Fiat PALIO placas PQU 2361.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Roselaine</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/70/req_257.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/70/req_257.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que determine a manutenção da rua que liga os setores João Batista e Setor Primavera, a rua está repleta de buracos e com poças de águas das chuvas.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a extensão da rede alta de energia elétrica da rua Horácio Cecilio Ceciliano e demais localidades necessárias como nos setores Guarujá, João Batista, Santa Cecília e setor Bela Vista.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que envie solicitação a empresa Enel  para que a mesma promova a instalação dos postes da rede elétrica na rua Joaquim Fernandes de Oliveira, desde a praça Sebastião Gonçalves da Silva até o lago municipal e na rua Graciano José da Silva do lago até a garagem municipal.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/95/271.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/95/271.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal que envie equipes de trabalho para realizar a roçagem e limpeza da orla do lago, pois há extrema necessidade da realização deste serviço, pois com o mato muito alto passa a ser esconderijo de animais peçonhentos e pessoas que estão utilizando o local para o uso de entorpecentes.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/96/272.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/96/272.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que envie servidores para efetuarem a roçagem e limpeza dos lotes baldios localizados no setor João Batista.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Genivaldo</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/97/273.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/97/273.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que encaminhe equipes de manutenção de estradas para realizarem reparos na estrada estadual GO 219, no trecho de São Miguel do Passa Quatro até a região do Aborrecido, pois é uma estrada de grande movimento e de grande importância para o Município e a mesma apresenta mal estado de conservação dificultando o escoamento da produção e o tráfego de veículos de passeio.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/98/274.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/98/274.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a construção de uma quadra poliesportiva no Núcleo Educacional União. Justifica tal solicitação, pois no local funciona um centro educacional e os professores não possui um local adequado para realizar tarefas e estudos esportivos, portanto é de extrema necessidade a construção da obra.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/99/275.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/99/275.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a extensão de pista dupla da Avenida das Palmeiras iniciando-se na praça Dona Rita Carvalho passando pelos setores Guarujá, Primavera e João Batista até a GO 139 na altura do km 17.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/100/276.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/100/276.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a ampliação do bueiro no córrego das vacas entre os setores João Batista e Primavera.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/101/277.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/101/277.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a iluminação no canteiro central por toda a extensão da Avenida das Palmeiras até o setor João Batista.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/102/278.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/102/278.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que promova a recuperação de um bueiro na região dos Teixeira entre as propriedades dos Senhores Osvaldino Xavier e Onício Teixeira..</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/103/279.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/103/279.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que conceda uma tenda para ser utilizada em uma reunião no dia 01/05/2019, Encontro das Mulheres, na Igreja Manancial Jacob – Região Capim Puba deste Município.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/104/280.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/104/280.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça a recuperação de estradas vicinais na região  do Passaquatinho nas proximidades das propriedades dos senhores Realino, Jose Divino até a rodovia que liga Bela Vista a Silvânia e que seja feito a construção de lombadas na estrada que liga a todovia até a sede da ASPAQ para diminuir os esgotos nas nascentes e conservando assim a qualidade dessa estrada.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/105/281.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/105/281.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que realize atendimento com serviço de pá carregadeira aos produtores Arnolpho Brito e João Lemes de Souza, na região Capim Puba.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Leonardo Assunção de Souza</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça o atendimento de retro escavadeira na limpeza de um rego d’água na região do Buriti, iniciando próximo a propriedade do Sr. Armindo Pedro passando pela propriedade do Sr. José Pedro, Sr. Geraldo e Lázaro Anacleto. Devido a grande extensão do rego d’água torna-se inviável realizar tal serviço de forma manual sendo indispensável o uso de máquina adequada.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/107/283.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/107/283.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal que envie a esta Casa de Leis a relação dos nomes de pessoas físicas e jurídicas que receberam concessão de uso de imóveis públicos. Solicita ainda o envio da relação de todas as notificações extrajudiciais encaminhadas àqueles que possuem posse da concessão do município de janeiro/2019 até 31 de março/2019.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/115/req284.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/115/req284.pdf</t>
   </si>
   <si>
     <t>Dessa forma, envia ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, solicitando a instalação de câmeras de segurança no cemitério municipal Santo Arsênio a fim de evitar a depredação dos túmulos.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/108/285.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/108/285.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça a manutenção necessária para correção do forro da ponte na propriedade do Sr. Realino Graciano da Cunha. A ponte está sem condições de tráfego oferecendo riscos para a comunidade que trafega pelo local.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/113/286.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/113/286.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça a construção de uma ponte transposta sobre o Rio Passa Quatro entre as propriedades dos Srs. Antônio Barbosa e Zezé na região do Passaquatinho em caráter de urgência, uma vez que a ponte caiu devido as últimas cheias do rio e está sem condições de tráfego prejudicando muito o fluxo de veículos na região.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/116/287.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/116/287.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça a limpeza do piso dos passeios da praça Sebastião Gonçalves da Silva. Com as chuvas formou-se musgos deixando o piso escorregadio o que pode provocar quedas dos pedestres, além de ser constrangedor pode ocasionar hematomas ou até mesmo fraturas.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/117/req288.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/117/req288.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que realize a manutenção das ruas do setor João Batista de Oliveira Neto, pois apesar deterem sido recuperadas a pouco tempo, mas com as recentes chuvas apresentam muitos buracos dificultando o acesso dos moradores.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/118/req289.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/118/req289.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que determine a pintura da sinalização horizontal das ruas da cidade, pois estão apagadas o que deve acontecer acidentes pela falta de manutenção da sinalização adequada.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/119/req290.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/119/req290.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Presidente da GOINFRA – Agência Goiana de Infraestrutura e Transportes, solicitando a reconstrução de uma ponte na GO 219, transposta sobre o Ribeirão Água Vermelha no Município de São Miguel do Passa Quatro. Justifica-se tal pedido, pois é uma rodovia de intenso tráfego de veículos sendo importante via de escoamento da produção de leite e de grãos do Município de São Miguel do Passa Quatro e região.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer a convocação dos secretários municipais a comparecer a esta Casa dos senhores secretários municipais José Anivaldo da Costa e José Ricardo de Aleluia a prestarem esclarecimentos sobre a realização dos serviços, manutenção das vias públicas e obras rurais, pavimentação asfáltica, manutenção das ruas, praças e jardins e demais assuntos relacionados as pastas em que ocupam.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/109/req292.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/109/req292.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo presidente desta Casa de Leis que envie expediente a GOINFRA () que providencie imediatamente a sinalização da GO 139 no trecho entre São Miguel do Passa Quatro e Vianópolis, pois a rodovia é de intenso tráfego por veículos pesados e principalmente por turistas que vão de Brasília a Caldas Novas e no período noturno não tem condições de trafegar pela via devido a falta de sinalização. Inúmeros acidentes graves com vítimas fatais já ocorreram e é responsabilidade do governo cuidar das melhores condições daquela rodovia para que não mais vidas sejam interrompidas pelo simples motivo de estarem buscando descanso com sua família ou esteja no cumprimento das obrigações de seu t</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/121/req293.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/121/req293.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que determine a pintura das faixas de estacionamento de frente a escola municipal José Arnaldo Batista e de frente o Colégio Estadual Adonias Lemes do Prado._x000D_
 A pintura das faixas é fundamental para que os transportadores de alunos tenha um local seguro para estacionar seus veículos e realizarem o embarque e desembarque dos alunos._x000D_
 _x000D_
 Dado a relevância da matéria, a urgência da medida pleiteada e o incontestável interesse público, esperamos o pronto atendimento do presente pedido, pela autoridade requerida.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/122/req294.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/122/req294.pdf</t>
   </si>
   <si>
     <t>Na forma regimental REQUEIRO do Excelentíssimo Sr. Prefeito Municipal, Márcio Cecílio Ceciliano, que faça a construção de uma ponte transposta sobre o Córrego do Café na região do Rio Preto que dá acesso a propriedade do Sr. Miguel Joaquim Vieira e Luis Antônio de Oliveira._x000D_
 A região é grande produtora de leite e de grãos sendo necessário a construção desta ponte para o escoamento da produção e de tráfego de veículos e de transportadores de estudantes.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/123/req295.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/123/req295.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que adquire Uniforme Condutor De Ambulância para os motoristas de ambulâncias e garis._x000D_
 Os uniformes padronizados atendem às exigências do setor, proporcionando mais segurança aos motoristas e garis durante o atendimento e a execução dos seus serviços. O uniforme deverá possuir identificação e faixas reflexivas. Solicitamos ainda que sejam distribuídos aos servidores da limpeza botas e luvas específicas para este serviço.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça a instalação de luminárias em dois postes no final da rua José Calixto de Carvalho no setor Residencial Tobias.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/111/297.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/111/297.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que faça a contratação de equipe especializada a fim de desenvolver um Projeto de Urbanização para a cidade de São Miguel do Passa Quatro.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Ivo Aparecido Gomes</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer ao Exmo. Prefeito Municipal, senhor Márcio Cecílio Ceciliano, que faça serviços de encascalhamento da estrada GO 219 trecho da saída da cidade até o aterro sanitário. Justifica nosso pedido devido ser uma via com grande fluxo de veículos e a mesma apresenta muita poeira dificultando a visibilidade dos motoristas principalmente no período de seca.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Ilustríssimo senhor Diretor de Trânsito do Município de São Miguel do Passa Quatro para que realize mudanças no trânsito do centro da cidade especificadamente na avenida Alcides Pereira de Castro e rua Érico Josué Meireles tornando as ruas em mão e contra mão em ambos os sentidos.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/106/282.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/106/282.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/124/req301.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/124/req301.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante a Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 _x000D_
                      Dessa forma, vem requerer ao Exmo. Presidente desta Casa convidando o Professor Luciano a comparecer nesta Casa para se apresentar aos nobres edis todo o seu curriculo.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/125/req302.pdf</t>
+    <t>http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/125/req302.pdf</t>
   </si>
   <si>
     <t>Dessa forma, vem requerer do Excelentíssimo Prefeito Municipal Márcio Cecílio Ceciliano que faça a imediata fixação de placas nas obras públicas municipais em locais visíveis e legíveis, deve ter, no mínimo, 1m² e conter os seguintes dados: valor total do objeto da obra; fonte dos recursos investidos; data de início; prazo de entrega; objeto do contrato; nome do engenheiro responsável técnico._x000D_
 Estes dados são fundamentais para que, a população esteja informada a respeito de gastos com o dinheiro público. A afixação de placa nas obras e serviços é mais que uma exigência legal do art. 16 da Lei federal nº. 5. 194/66, facilita o trabalho dos Agentes de Fiscalização e informar à comunidade sobre a presença sempre obrigatória de profissional habilitado naquele empreendimento.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo 108 do Regimento Interno c/c artigo 46 da Lei Orgânica Municipal e demais disposições legais, solicitar a inclusão do presente requerimento para apreciação e votação do Plenário. _x000D_
 Requer do Excelentíssimo prefeito Márcio Cecílio Ceciliano que envie a esta Casa Projeto de Lei que Dispõe sobre a constituição do Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1201,68 +1201,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/127/balancogeral2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/128/dl72.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/129/decreto73.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/88/tceduardoprado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/89/ldo2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/66/req_247.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/67/req_248.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/68/req_249.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/69/req_250.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/70/req_257.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/95/271.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/96/272.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/97/273.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/98/274.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/99/275.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/100/276.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/101/277.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/102/278.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/103/279.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/104/280.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/105/281.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/107/283.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/115/req284.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/108/285.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/113/286.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/116/287.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/117/req288.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/118/req289.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/119/req290.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/109/req292.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/121/req293.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/122/req294.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/123/req295.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/111/297.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/106/282.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/124/req301.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/125/req302.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/127/balancogeral2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/128/dl72.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/129/decreto73.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/88/tceduardoprado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/89/ldo2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/66/req_247.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/67/req_248.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/68/req_249.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/69/req_250.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/70/req_257.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/95/271.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/96/272.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/97/273.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/98/274.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/99/275.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/100/276.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/101/277.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/102/278.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/103/279.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/104/280.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/105/281.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/107/283.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/115/req284.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/108/285.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/113/286.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/116/287.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/117/req288.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/118/req289.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/119/req290.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/109/req292.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/121/req293.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/122/req294.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/123/req295.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/111/297.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/106/282.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/124/req301.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/sapl/public/materialegislativa/2019/125/req302.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saomigueldopassaquatro.go.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>